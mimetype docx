--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of moisture diffusion kinetics during cyclic hygrothermal aging of epoxy resin by an improved finite element modeling approach</w:t>
+                <w:t xml:space="preserve">Optimizing Nanoparticle Design for Selective Targeting of Breast Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Tarin</w:t>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cocaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuan Wu</w:t>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-025-08088-6⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 145, pp.104420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523469v1</w:t>
+                <w:t xml:space="preserve">hal-05240533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Nanoparticle Design for Selective Targeting of Breast Cancer Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of moisture diffusion kinetics during cyclic hygrothermal aging of epoxy resin by an improved finite element modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Tarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+                <w:t xml:space="preserve">Julie Cocaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 145, pp.104420. </w:t>
+              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42452-025-08088-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240533v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-chemical characterization of a crystallinity gradient in a carbon black-filled PEEK laminate manufactured by laser-assisted tape placement</w:t>
               </w:r>
@@ -751,90 +751,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for the mechanical response of the cell membrane during the uptake of random nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -881,51 +881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue behaviour of PVC foam core sandwich with GFRP faces: Simulation and experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1390,798 +1390,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of composite material instrumented by optical fiber</w:t>
+                <w:t xml:space="preserve">Experimental analysis of mechanical performance of glass fibre reinforced polyamide 6 under varying environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vichith Chean</w:t>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechatronics and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17683/ijomam/issue7.10⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.112338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931939v1</w:t>
+                <w:t xml:space="preserve">hal-05250553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of mechanical performance of glass fibre reinforced polyamide 6 under varying environmental conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of composite material instrumented by optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichith Chean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 245, pp.112338. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechatronics and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (7), pp.65-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17683/ijomam/issue7.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250553v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effect of damage on diffusive behavior in a polymeric matrix composite material</w:t>
+                <w:t xml:space="preserve">In situ real-time 3D observation of porosity growth during composite part curing by ultra-fast synchrotron X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
+                <w:t xml:space="preserve">Patrice Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Fréour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0731684419845479⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (28-30), pp.4105-4116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998319846260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660767v1</w:t>
+                <w:t xml:space="preserve">hal-02328645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing the lifetime of wind turbine blades by CBM in a dusty region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+                <w:t xml:space="preserve">Ahmida Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quality Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijqet.2019.105381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589378v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ real-time 3D observation of porosity growth during composite part curing by ultra-fast synchrotron X-ray microtomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+                <w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Corre</w:t>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998319846260⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.243-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328645v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the lifetime of wind turbine blades by CBM in a dusty region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the effect of damage on diffusive behavior in a polymeric matrix composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jaquemin</w:t>
+                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Branchu</w:t>
+                <w:t xml:space="preserve">Silvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quality Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (4), pp.361. </w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (15), pp.717-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/ijqet.2019.105381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0731684419845479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143366v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical characterization of a low viscosity PA66 thermoplastic matrix and associated continuous glass fibre composite under processing conditions</w:t>
               </w:r>
@@ -2295,857 +2295,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tension fatigue failure prediction for HMPE fibre ropes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de la souplesse hors plan d’un assemblage de composites boulonnés à l’aide d’une démarche d’homogénéisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Humeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+                <w:t xml:space="preserve">Romain Hamonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Smeets</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Chalandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2017.12.014⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (3), pp.302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2018052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202022v1</w:t>
+                <w:t xml:space="preserve">hal-02914082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water on the short and long term mechanical behaviour of polyamide 6 (nylon) fibres and yarns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">An experimental study of water diffusion in carbon/epoxy composites under static tensile stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Yves Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale and Multidisciplinary Modeling, Experiments and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41939-018-0036-6⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.94-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202192v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la souplesse hors plan d’un assemblage de composites boulonnés à l’aide d’une démarche d’homogénéisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Hamonou</w:t>
+                <w:t xml:space="preserve">On the identification of the coefficient of moisture expansion of polyamide-6: Accounting differential swelling strains and plasticization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chalandon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2018052⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914082v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of water diffusion in carbon/epoxy composites under static tensile stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+                <w:t xml:space="preserve">Moisture diffusion in composites tubes: Characterization and identification of microstructure-properties relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.12.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (8), pp.1073-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998317720010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202027v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification of the coefficient of moisture expansion of polyamide-6: Accounting differential swelling strains and plasticization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Influence of water on the short and long term mechanical behaviour of polyamide 6 (nylon) fibres and yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">Multiscale and Multidisciplinary Modeling, Experiments and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (4), pp.317-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41939-018-0036-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03711617v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture diffusion in composites tubes: Characterization and identification of microstructure-properties relationship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tension fatigue failure prediction for HMPE fibre ropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Smeets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom A.P. Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Ibrahim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Clément</w:t>
+                <w:t xml:space="preserve">Leon E. Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (8), pp.1073-1088. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65, pp.497-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998317720010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2017.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251933v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale hot working tool damage (X40CrMoV5-1) analysis in relation to the forging process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3208,51 +3208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture diffusion under hydrostatic pressure in composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,2412 +3435,2412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical transient hygro-elastic analyses of reinforced Fickian and non-Fickian polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative and quantitative assessment of water sorption in natural fibres using ATR-FTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Peret</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116, pp.395-403. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.163-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154406v1</w:t>
+                <w:t xml:space="preserve">hal-01007227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic strain measurement by fibre Bragg gratings sensors in organic matrix composites – Application to monitoring of a composite structure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Thermal decomposition kinetics of balsa wood: kinetics and degradation mechanisms comparison between dry and moisturized materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Tranvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.10.014⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836991v1</w:t>
+                <w:t xml:space="preserve">hal-01075109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative assessment of water sorption in natural fibres using ATR-FTIR spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+                <w:t xml:space="preserve">Accounting for differential swelling in the multi-physics modelling of the diffusive behaviour of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (6), pp.452-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201200272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007227v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition kinetics of balsa wood: kinetics and degradation mechanisms comparison between dry and moisturized materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legrand</w:t>
+                <w:t xml:space="preserve">Hygroscopic strain measurement by fibre Bragg gratings sensors in organic matrix composites – Application to monitoring of a composite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani-Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075109v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for differential swelling in the multi-physics modelling of the diffusive behaviour of polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The hygroscopic behavior of plant fibres: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 94 (6), pp.452-460. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.201200272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004970v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hygroscopic behavior of plant fibres: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la spectrométrie infrarouge pour une quantification rapide du taux d’humidité dans des fibres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00043⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.81 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.24.81-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007368v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical end experimental investigation of hygro mechanical states of glass fiber reinforced polyester composites experienced by FBG sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ramezani Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.38-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la spectrométrie infrarouge pour une quantification rapide du taux d’humidité dans des fibres végétales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+                <w:t xml:space="preserve">Numerical transient hygro-elastic analyses of reinforced Fickian and non-Fickian polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (1), pp.81 - 95. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.395-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.24.81-95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007416v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of the moisture diffusion behaviour of natural fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Evolution of chemical and thermal curvatures in thermoset-laminated composite plates during the fabrication process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.39148⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.327-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998312440130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005845v1</w:t>
+                <w:t xml:space="preserve">hal-01006825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eshelby-Kröner viscoelastic self-consistent model: Multi-scale behavior of polymer composites under creep loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A moisture diffusion coupled model for composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 682, pp.105-112. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.81-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.682.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006807v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of local stresses during the cure of a composite tooling material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of variation of thermal expansion coefficients in carbon/epoxy laminated composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Yann Borjon-Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-012-1100-0⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.144-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004853v1</w:t>
+                <w:t xml:space="preserve">hal-01154412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of chemical and thermal curvatures in thermoset-laminated composite plates during the fabrication process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-scale analysis of local stresses during the cure of a composite tooling material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasir Nawab</w:t>
+                <w:t xml:space="preserve">K. Szymanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Terekhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (3), pp.327-339. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.467-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998312440130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-012-1100-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006825v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moisture diffusion coupled model for composite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
+                <w:t xml:space="preserve">On Cyclical Hygrothermal Fields in Laminated Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2013.04.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.231-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998312439083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004849v1</w:t>
+                <w:t xml:space="preserve">hal-01007143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of variation of thermal expansion coefficients in carbon/epoxy laminated composite plates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durabilité des matériaux composites sous sollicitations hygrothermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Borjon-Piron</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.02.002⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.23.19-34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01154412v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cyclical Hygrothermal Fields in Laminated Plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical shrinkage characterization techniques for thermoset resins and associated composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gigliotti</w:t>
+                <w:t xml:space="preserve">Salma Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47, pp.231-242. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (16), pp.5387-5409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998312439083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-013-7333-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007143v1</w:t>
+                <w:t xml:space="preserve">hal-01005857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des matériaux composites sous sollicitations hygrothermomécaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the cure shrinkage, reaction kinetics, bulk modulus and thermal conductivity of thermoset resin from a single experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.23.19-34⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (6), pp.2394-2403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-7026-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006756v1</w:t>
+                <w:t xml:space="preserve">hal-01005853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the cure shrinkage, reaction kinetics, bulk modulus and thermal conductivity of thermoset resin from a single experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasir Nawab</w:t>
+                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-012-7026-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (9), pp.1081-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998313477963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005853v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Eshelby-Kröner viscoelastic self-consistent model: Multi-scale behavior of polymer composites under creep loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (9), pp.1081-1092. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 682, pp.105-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998313477963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.682.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006939v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical shrinkage characterization techniques for thermoset resins and associated composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of the moisture diffusion behaviour of natural fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130 (1), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.39148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-013-7333-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005857v1</w:t>
+                <w:t xml:space="preserve">hal-01005845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5900,77 +5900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination and modelling of the cure shrinkage of epoxy vinylester resin and associated composites by considering thermal gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6017,64 +6017,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Moisture Diffusion and Internal Mechanical States in Polymers - A Thermodynamical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bun Eang Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,77 +6134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multi-échelles des contraintes résiduelles de fabrication dans un matériau composite méso-structuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (6-7), pp.601-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6244,1892 +6244,1892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applied multi-pulsed laser in surface treatment and numerical–experimental analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical effects of oxidation induced shrinkage on organic matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Laazizi</w:t>
+                <w:t xml:space="preserve">Mohammed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Courant</w:t>
+                <w:t xml:space="preserve">Hocine Osmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (3), pp.339-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2011.03.019⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005270v1</w:t>
+                <w:t xml:space="preserve">hal-01011359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical effects of oxidation induced shrinkage on organic matrix composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On the meaning of the chosen set-averaging method within Eshelby-Kröner self-consistent scale transition model: the geometric mean versus the classical arithmetic average</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hocine Osmani</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (9), pp.689-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201000167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011359v1</w:t>
+                <w:t xml:space="preserve">hal-01011339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the meaning of the chosen set-averaging method within Eshelby-Kröner self-consistent scale transition model: the geometric mean versus the classical arithmetic average</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A multi-scale analysis of materials reinforced by inclusions randomly oriented in the ply plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.201000167⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.61.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011339v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of materials reinforced by inclusions randomly oriented in the ply plane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Radial Pressure and thickness effects on the moisture diffusion in hollow composite cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.61.55⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (6), pp.960-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.21114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004854v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial Pressure and thickness effects on the moisture diffusion in hollow composite cylinders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Youssef</w:t>
+                <w:t xml:space="preserve">A Multi-Scale Study of Residual Stresses Created during the Cure Process of a Composite Tooling Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.21114⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 681, pp.309 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154415v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Scale Study of Residual Stresses Created during the Cure Process of a Composite Tooling Material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">A device to measure the shrinkage and heat transfers during the curing cycle of thermoset composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.309⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 326, pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.326.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004901v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A device to measure the shrinkage and heat transfers during the curing cycle of thermoset composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Applied multi-pulsed laser in surface treatment and numerical–experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Laazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 326, pp.19-28. </w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (7), pp.1257-1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.326.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2011.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004699v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routes for Efficient Computational Homogenization of Nonlinear Materials Using the Proper Generalized Decompositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-scale analysis of the mechanical behavior of thermo-oxidized C/epoxy lamina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Lamari</w:t>
+                <w:t xml:space="preserve">Mohamed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ammar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">H. Osmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-010-9051-4⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.101-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11029-010-9130-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528268v1</w:t>
+                <w:t xml:space="preserve">hal-01004855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the validity of the self-consistent scale transition model for inclusions with varying morphologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Material characterization and residual stresses simulation during the manufacturing process of epoxy matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42, pp.218 - 226. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (1), pp.108-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471147v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of the mechanical behavior of thermo-oxidized C/epoxy lamina</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On the validity of the self-consistent scale transition model for inclusions with varying morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11029-010-9130-5⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.218 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004855v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material characterization and residual stresses simulation during the manufacturing process of epoxy matrix composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routes for Efficient Computational Homogenization of Nonlinear Materials Using the Proper Generalized Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Delaunay</w:t>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41 (1), pp.108-115. </w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.373-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.09.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11831-010-9051-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568494v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of moisture-dependent properties of constituents on the hygroscopic stresses in composite structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Prediction of local hygroscopic stresses for composite structures – Analytical and numerical micromechanical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11029-009-9098-1⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (1), pp.17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006780v1</w:t>
+                <w:t xml:space="preserve">hal-00524477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of local hygroscopic stresses for composite structures – Analytical and numerical micromechanical approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress-dependent moisture diffusion in composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 69 (1), pp.17-21. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (15), pp.1621-1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998309339222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524477v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-dependent moisture diffusion in composite materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Homogenization of Moisture Diffusing Behavior of Composite Materials with Impermeable or Permeable Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 43 (15), pp.1621-1637. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998309339222⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 43 (12), pp.1391-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998308104229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007330v1</w:t>
+                <w:t xml:space="preserve">hal-01006932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Moisture Diffusing Behavior of Composite Materials with Impermeable or Permeable Fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Rahmani</w:t>
+                <w:t xml:space="preserve">Effects of moisture-dependent properties of constituents on the hygroscopic stresses in composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (4), pp.369-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11029-009-9098-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998308104229⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01006932v1</w:t>
+                <w:t xml:space="preserve">hal-01006780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the mechanical behavior of thermo-oxidized composite lamina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8236,51 +8236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (13), pp.1417-1433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8353,51 +8353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 82 (2), pp.302-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8431,51 +8431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum curvatures of 0/90 plates under thermal stress: modelling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8554,418 +8554,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the geometric mean approximation in estimating the effective hygro-elastic behaviour of fiber-reinforced composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Assessment of approximate models to evaluate transient and cyclical hygrothermoelastic stress in composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42 (17), pp.7537-7543. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (3-4), pp.733-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-007-1621-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007162v1</w:t>
+                <w:t xml:space="preserve">hal-04791957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient and cyclical hygrothermoelastic stress in laminated composite plates: Modelling and experimental assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Gigliotti</w:t>
+                <w:t xml:space="preserve">On the use of the geometric mean approximation in estimating the effective hygro-elastic behaviour of fiber-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (8), pp.729-745. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (17), pp.7537-7543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2006.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-007-1621-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294710v1</w:t>
+                <w:t xml:space="preserve">hal-01007162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of approximate models to evaluate transient and cyclical hygrothermoelastic stress in composite plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Transient and cyclical hygrothermoelastic stress in laminated composite plates: Modelling and experimental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 44 (3-4), pp.733-759. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (8), pp.729-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2006.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791957v1</w:t>
+                <w:t xml:space="preserve">hal-00294710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Experimental Characterisation of Hygrothermoelastic Stress in Polymer Matrix Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9044,536 +9044,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of residual stresses in wound composite tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the Nonuniform Thermal Expansion Coefficient of a PVC Foam Core by Speckle Interferometry - Influence on the Mechanical Behavior of Sandwich Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.03.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (5), pp.393-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021955X06066105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005852v1</w:t>
+                <w:t xml:space="preserve">hal-05269898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of Transient Hygro-elastic Stress Concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the nonlinear deformations of thin unsymmetric 0/90 composite plates under hygrothermal loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.07.019⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (4), pp.624-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005253v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Nonuniform Thermal Expansion Coefficient of a PVC Foam Core by Speckle Interferometry - Influence on the Mechanical Behavior of Sandwich Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ferreira</w:t>
+                <w:t xml:space="preserve">Characterization of residual stresses in wound composite tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021955X06066105⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (2), pp.337-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05269898v1</w:t>
+                <w:t xml:space="preserve">hal-01005852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nonlinear deformations of thin unsymmetric 0/90 composite plates under hygrothermal loads</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical Modeling of Transient Hygro-elastic Stress Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (3-4), pp.397-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00292950v1</w:t>
+                <w:t xml:space="preserve">hal-01005253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and analytical scale-transition prediction of hygro-mechanical stresses in multidirectional carbon-epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 524-525, pp.439-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9598,77 +9598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Mori-Tanaka approach to hygroelastic loading of fiber-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (10), pp.1039-1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9696,303 +9696,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the maximum curvatures of 0/90 plates under thermal stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hygro-Elastic Self-Consistent Model for Fiber-Reinforced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 68 (2), pp.177-184. </w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (7), pp.485-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2004.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0731684405045014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00505841v1</w:t>
+                <w:t xml:space="preserve">hal-01004838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hygro-Elastic Self-Consistent Model for Fiber-Reinforced Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the maximum curvatures of 0/90 plates under thermal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 68 (2), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2004.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0731684405045014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004838v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00505841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an analytical Self-Consistent model for internal stress prediction in fiber-reinforced composites submitted to hygroelastic load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24, pp.1365-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10026,51 +10026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition saddle-cylinder shape of thin unsymmetric [0/90] square plates under hygrothermal loads: fringe projection method and variational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10259,51 +10259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Stresses in Composite Laminates due to Cyclical Hygrothermal loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10460,209 +10460,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the moisture concentration field due to cyclical hygrothermal conditions in thick laminated pipes</w:t>
+                <w:t xml:space="preserve">A closed-form solution for the internal stresses in thick composite cylinders induced by cyclical environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 21 (5), pp.845-855. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0997-7538(02)01233-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0263-8223(02)00051-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007083v1</w:t>
+                <w:t xml:space="preserve">hal-01004677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed-form solution for the internal stresses in thick composite cylinders induced by cyclical environmental conditions</w:t>
+                <w:t xml:space="preserve">Modelling of the moisture concentration field due to cyclical hygrothermal conditions in thick laminated pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 58, pp.1-9. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (5), pp.845-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0263-8223(02)00051-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(02)01233-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004677v1</w:t>
+                <w:t xml:space="preserve">hal-01007083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of cyclic hygrothermal conditions on the stresses near the surface of a thick composite pipe</w:t>
               </w:r>
@@ -10771,90 +10771,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of moisture diffusion in epoxy resin : empirical and modeling insights into absorption-desorption behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Tarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cocaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10957,51 +10957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Laik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Daghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11156,77 +11156,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'adaptation mécanique de la cellule lors de l'enveloppement de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11264,77 +11264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis applied to a model of the adaptative cellular uptake of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Ishow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11383,51 +11383,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et prédiction des contraintes et déformations résiduelles dans un composite PEEK/Carbone lors de la dépose de bandes assistée par laser</w:t>
+                <w:t xml:space="preserve">Residual stresses developed in thermoplastic composites during laser-assisted tape laying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria El Bayssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
@@ -11462,1199 +11462,1207 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Daghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Habraken, Apr 2021, Liege, Belgium. pp.2667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/esaform21.2667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430857v1</w:t>
+                <w:t xml:space="preserve">hal-03515737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses developed in thermoplastic composites during laser-assisted tape laying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Maria El Bayssari</w:t>
+                <w:t xml:space="preserve">A mechanism-based thermo-viscoelastic constitutive law for fiber reinforced polymer matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Di Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Daghia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Espinassou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPOSITES 2021 8th ECCOMAS Thematic Conference on the Mechanical Response of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Gothenburg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25518/esaform21.2667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03515737v1</w:t>
+                <w:t xml:space="preserve">hal-03585284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanism-based thermo-viscoelastic constitutive law for fiber reinforced polymer matrix composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau modèle de comportement thermo-visco-élastique pour les composites à matrice polymère basé sur la décomposition de Cartan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Di Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Daghia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Di Gennaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Daghia</w:t>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Espinassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPOSITES 2021 8th ECCOMAS Thematic Conference on the Mechanical Response of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585284v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau modèle de comportement thermo-visco-élastique pour les composites à matrice polymère basé sur la décomposition de Cartan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Di Gennaro</w:t>
+                <w:t xml:space="preserve">Mesure et prédiction des contraintes et déformations résiduelles dans un composite PEEK/Carbone lors de la dépose de bandes assistée par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria El Bayssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Daghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585269v1</w:t>
+                <w:t xml:space="preserve">hal-04430857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses in thermoplastic composites during laser assisted tape deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Maria El Bayssari</w:t>
+                <w:t xml:space="preserve">Investigation of the sources of residual stresses on the assessment of the initial state of a thermoplastic matrix composite tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Daghia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Miller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FabAddComp - Fabrication additive des composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRDL - Lorient, Oct 2020, En ligne (Lorient), France</w:t>
+              <w:t xml:space="preserve">19th European Conference on Composite Materials (ECCM19 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430869v1</w:t>
+                <w:t xml:space="preserve">hal-03585257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the sources of residual stresses on the assessment of the initial state of a thermoplastic matrix composite tube</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+                <w:t xml:space="preserve">Behavior of Composite Instrumented by Optical Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichith Chean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Composite Materials (ECCM19 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Mechatronics &amp; Cyber-Mechatronics – ICOMECYME2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585257v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Composite Instrumented by Optical Fiber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Residual stresses in thermoplastic composites during laser assisted tape deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria El Bayssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Daghia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Mechatronics &amp; Cyber-Mechatronics – ICOMECYME2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">FabAddComp - Fabrication additive des composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRDL - Lorient, Oct 2020, En ligne (Lorient), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935854v1</w:t>
+                <w:t xml:space="preserve">hal-04430869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’érosion par des particules de sable sur la performance des pales d’éoliennes dans les zones arides et semi-arides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Simulation de la diffusion d'eau dans un assemblage bi-matériaux : quelle condition à l'interface ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cocaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516795v1</w:t>
+                <w:t xml:space="preserve">hal-02420737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects on bolted composite joints subjected to preload</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+                <w:t xml:space="preserve">Mesure et prédiction des déformations et contraintes résiduelles lors du refroidissement d’un stratifié composite thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM22 - 22nd International Conference on Composite Materials 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443124v1</w:t>
+                <w:t xml:space="preserve">hal-02329398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la diffusion d'eau dans un assemblage bi-matériaux : quelle condition à l'interface ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Détermination de la teneur en eau locale par mesure de l’indice de réfraction d’un matériau polymère avec un capteur de Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420737v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et prédiction des déformations et contraintes résiduelles lors du refroidissement d’un stratifié composite thermoplastique</w:t>
+                <w:t xml:space="preserve">Mesure et prédiction des déformations et contraintes résiduelles lors du refroidissement d'un stratifié composite thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
@@ -12668,2478 +12676,2470 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-L. Bailleul</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329398v1</w:t>
+                <w:t xml:space="preserve">hal-02420769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la teneur en eau locale par mesure de l’indice de réfraction d’un matériau polymère avec un capteur de Fresnel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leduc</w:t>
+                <w:t xml:space="preserve">Microfissuration des composites Non-Crimp Fabric sous vieillissement hygrothermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bezzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423978v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et prédiction des déformations et contraintes résiduelles lors du refroidissement d'un stratifié composite thermoplastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mael Péron</w:t>
+                <w:t xml:space="preserve">Environmental effects on bolted composite joints subjected to preload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">ICCM22 - 22nd International Conference on Composite Materials 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420769v1</w:t>
+                <w:t xml:space="preserve">hal-02443124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfissuration des composites Non-Crimp Fabric sous vieillissement hygrothermique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Performance mécanique d'un composite carbone/PPS sous environnement hygrothermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423152v1</w:t>
+                <w:t xml:space="preserve">hal-02420726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthode de maintenance CBM pour améliorer la durée de vie des pales d’éoliennes implantées dans les zones arides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmida Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libanaise, AUF, Oct 2018, Beyrouth, Liban. pp.01001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201926101001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance mécanique d'un composite carbone/PPS sous environnement hygrothermique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse 3D en temps réel et in situ des mécanismes de (dé)consolidation dans les composites thermoplastiques renforcés lors de leur thermo-estampage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Lakroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Martoïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420726v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse 3D en temps réel et in situ des mécanismes de (dé)consolidation dans les composites thermoplastiques renforcés lors de leur thermo-estampage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Martoïa</w:t>
+                <w:t xml:space="preserve">La présence d'humidité peut-elle influencer les propriétés mécaniques des matériaux composites sandwich en cas d'incendie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georgio Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421132v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence d'humidité peut-elle influencer les propriétés mécaniques des matériaux composites sandwich en cas d'incendie ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Effet de l’érosion par des particules de sable sur la performance des pales d’éoliennes dans les zones arides et semi-arides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmida Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libanaise, AUF, Oct 2018, Beyrouth, Liban. pp.05001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201926105001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420735v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of bolted composite joints in hygro-thermal environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Durability of mechanical performances of composite assemblies in a hygro-thermo-mechanical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24 - 28</w:t>
+              <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443108v1</w:t>
+                <w:t xml:space="preserve">hal-02443115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of mechanical performances of composite assemblies in a hygro-thermo-mechanical environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Behaviour of bolted composite joints in hygro-thermal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443115v1</w:t>
+                <w:t xml:space="preserve">hal-02443108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la souplesse d'un assemblage boulonné à l'aide d'une démarche d'homogénéisation : application au cas des composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Hamonou</w:t>
+                <w:t xml:space="preserve">Comportement immergé d'un composite Carbone/Epoxy sous contrainte de traction statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humeau Corentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621597v1</w:t>
+                <w:t xml:space="preserve">hal-01621587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une méthodologie d'identification des paramètres de diffusion d'eau dans les polymères et composites.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Biocomposites à empilement non symétrique pour étudier l'influence des déformations hygroscopiques sur leur comportement hydrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621570v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation thermomécanique et prédiction des contraintes résiduelles dans un stratifié composite thermoplastique durant le refroidissement.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mael Péron</w:t>
+                <w:t xml:space="preserve">Amélioration de la méthodologie d'essai de fatigue en flexion 4 points des structures sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621604v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear behavior of thermoformed woven-textile thermoplastic prepregs: An analysis combining bias-extension test and X-ray microtomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude expérimentale de la polymérisation et du vieillissement d'un adhésif polyuréthane en milieu humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Zaabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20TH International ESAFORM Conference on Material Forming (esaform 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980318v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des mécanismes de vieillissement en milieu marin des matériaux composites</w:t>
+                <w:t xml:space="preserve">Shear behavior of thermoformed woven-textile thermoplastic prepregs: An analysis combining bias-extension test and X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tual</w:t>
+                <w:t xml:space="preserve">Mohamed Gassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Billaudeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20TH International ESAFORM Conference on Material Forming (esaform 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621602v1</w:t>
+                <w:t xml:space="preserve">hal-01980318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement immergé d'un composite Carbone/Epoxy sous contrainte de traction statique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+                <w:t xml:space="preserve">Caractérisation des mécanismes de vieillissement en milieu marin des matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621587v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocomposites à empilement non symétrique pour étudier l'influence des déformations hygroscopiques sur leur comportement hydrique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation thermomécanique et prédiction des contraintes résiduelles dans un stratifié composite thermoplastique durant le refroidissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621600v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la méthodologie d'essai de fatigue en flexion 4 points des structures sandwich</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
+                <w:t xml:space="preserve">Etude stochastique numérique de l'influence de la présence de défauts de porosité sur le comportement des matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassoun Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621611v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la polymérisation et du vieillissement d'un adhésif polyuréthane en milieu humide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rahma Zaabar</w:t>
+                <w:t xml:space="preserve">Durabilité des matériaux composites en conditions extrêmes : vers la prédiction de la tenue au feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgio Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riadh Elleuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621541v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude stochastique numérique de l'influence de la présence de défauts de porosité sur le comportement des matériaux composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Clément</w:t>
+                <w:t xml:space="preserve">Détermination de la souplesse d'un assemblage boulonné à l'aide d'une démarche d'homogénéisation : application au cas des composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621596v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des matériaux composites en conditions extrêmes : vers la prédiction de la tenue au feu</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Vers une méthodologie d'identification des paramètres de diffusion d'eau dans les polymères et composites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cocaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621592v1</w:t>
+                <w:t xml:space="preserve">hal-01621570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture diffusion under pressure in composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15203,64 +15203,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages hygromécaniques dans les matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique des matériaux biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15298,1868 +15298,1868 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting the differential swelling in multiphysics moisture diffusion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bun Eang Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech colloquim 550: multiphysics of solid polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Poitiers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/zamm.201200272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative assessment of water sorption in natural fibers using FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech colloquim 550: multiphysics of solid polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Poitiers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the diffusion behavior of natural fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">3D Microcracking network evolution and morphology of stitched multiaxial laminates under thermal cycle loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Borbély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">10th International Conference on Durability Analysis of Composite Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008977v1</w:t>
+                <w:t xml:space="preserve">hal-01007716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape evolution of carbon epoxy laminated composite during curing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water-mechanical property coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1145⟩</w:t>
+              <w:t xml:space="preserve">Workshop Durability of composites in a marine environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nantes, France. pp.115-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7417-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008888v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Microcracking network evolution and morphology of stitched multiaxial laminates under thermal cycle loadings</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification à l'aide de capteurs optiques à réseaux de Bragg des coefficients de dilatation hygroscopiques d'un composite à matrice organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Durability Analysis of Composite Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journées de la section ouest de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007716v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-mechanical property coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Durability of composites in a marine environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-7417-9_4⟩</w:t>
+              <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009109v1</w:t>
+                <w:t xml:space="preserve">hal-01008395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification à l'aide de capteurs optiques à réseaux de Bragg des coefficients de dilatation hygroscopiques d'un composite à matrice organique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Simulation de l'effet de la plastification des polymères sur l'absorption d'humidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la section ouest de la SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008266v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Eshelby-Kröner viscoelastic self-consistent model: Multi-scale behavior of polymer composites under creep loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1129⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Aircraft Materials (ACMA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.682.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008395v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'effet de la plastification des polymères sur l'absorption d'humidité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">A comparison between the free volume theory and the thermodynamical approach for modelling of the multiscale interaction between stress and moisture diffusion in composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bun Eang Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la section ouest de la SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Durability Analysis of Composite Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelless, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008903v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eshelby-Kröner viscoelastic self-consistent model: Multi-scale behavior of polymer composites under creep loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study of the diffusion behavior of natural fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Aircraft Materials (ACMA 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008140v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between the free volume theory and the thermodynamical approach for modelling of the multiscale interaction between stress and moisture diffusion in composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape evolution of carbon epoxy laminated composite during curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Durability Analysis of Composite Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nuremberg, Germany. pp.1145-1150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007724v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Etude multi-échelles des contraintes résiduelles de fabrication dans un matériau composite méso-structuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Composite Structures (ICCS16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Porto, Portugal. http://paginas.fe.up.pt/~iccs16/CD/241-280/251Ramezani.pdf</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011386v1</w:t>
+                <w:t xml:space="preserve">hal-00597915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelles des contraintes résiduelles de fabrication dans un matériau composite méso-structuré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+                <w:t xml:space="preserve">Modélisation multiéchelle du comportement mécanique de composites renforcés par des fibres courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.45</w:t>
+              <w:t xml:space="preserve">Nanofonc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597915v1</w:t>
+                <w:t xml:space="preserve">hal-01008477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiéchelle du comportement mécanique de composites renforcés par des fibres courtes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Coupling moisture diffusion and internal mechanical states in polymers and composites - A thermodynamical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanofonc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Jeju Island, Costa Rica. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008477v1</w:t>
+                <w:t xml:space="preserve">hal-01008040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling moisture diffusion and internal mechanical states in polymers and composites - A thermodynamical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identification des paramètres de diffusion d'humidité des matériaux composites à matrices organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008040v1</w:t>
+                <w:t xml:space="preserve">hal-00598009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des paramètres de diffusion d'humidité des matériaux composites à matrices organiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani-Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.77</w:t>
+              <w:t xml:space="preserve">16th International Conference on Composite Structures (ICCS16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Porto, Portugal. http://paginas.fe.up.pt/~iccs16/CD/241-280/251Ramezani.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598009v1</w:t>
+                <w:t xml:space="preserve">hal-01011386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale study of residual stresses created during the cure process of a composite tooling material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Residual Stresses (ECRS8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Riva del Garda, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007763v1</w:t>
@@ -17170,210 +17170,210 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical effects of oxidation induced shrinkage on organic matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Osmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACMA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marrakech, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2011107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des approches de transition d'échelles à la modélisation du comportement de nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17411,90 +17411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Material Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17545,103 +17545,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Micro-Morphology Evolution During Polymer Blends Demixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth Internantional Conference on Advances in Mechanical Engineering and Mechanics - ICAMEM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17660,329 +17660,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Non-Linear Homogenization: Speeding-up Concurrent Simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">Durabilité des structures en mer : enjeux pour les chargements de bio-salissures et la tenue des matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007840v1</w:t>
+                <w:t xml:space="preserve">hal-01008080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des structures en mer : enjeux pour les chargements de bio-salissures et la tenue des matériaux composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Advanced Non-Linear Homogenization: Speeding-up Concurrent Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008080v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an aeronautic composite material during the manufacturing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Edinbourgh, United Kingdom</w:t>
@@ -18011,77 +18011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage multi-échelle diffusion d'humidité / contraintes internes dans les matériaux composites à matrice époxy = Multi-scale coupling moisture diffusion / internal stresses in epoxy matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18106,77 +18106,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale coupling between internal stresses and moisture diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18201,64 +18201,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relevance of the Kröner-Eshelby scale transition model for multi-morphous composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18296,64 +18296,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of moisture dependent constituents properties on the hygroscopic stresses experienced by composites structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18430,51 +18430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Porto, Portugal. pp.302-309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18508,103 +18508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the mechanical behavior of thermo-oxidized composite lamina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Osmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Oum El Bouaghi, Algeria</w:t>
@@ -18627,438 +18627,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Young modulus profile in PVC foam core thickness using speckle inteferometry and inverse method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concentric cylinder model for predicting transient hygro-elastic stress concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speckle'06 International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Composite Materials 12th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008283v1</w:t>
+                <w:t xml:space="preserve">hal-01008012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Hydric Expansion for carbon/Epoxy Laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihed Jedidi</w:t>
+                <w:t xml:space="preserve">Numerical and analytical scale-transition prediction of hygro-mechanical stresses in multidirectional carbon-epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany. pp.439-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007971v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentric cylinder model for predicting transient hygro-elastic stress concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of Hydric Expansion for carbon/Epoxy Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillen</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Composite Materials 12th</w:t>
+              <w:t xml:space="preserve">12th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008012v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and analytical scale-transition prediction of hygro-mechanical stresses in multidirectional carbon-epoxy laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Identification of Young modulus profile in PVC foam core thickness using speckle inteferometry and inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Residual Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany. pp.439-444, </w:t>
+              <w:t xml:space="preserve">Speckle'06 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nimes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.695838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008537v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale analysis for the design of accelerated hygrothermal cycles</w:t>
               </w:r>
@@ -19083,51 +19083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Composite Materials 12th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Biarritz, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19187,51 +19187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19286,51 +19286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Thermal Expansion Coefficient Gradient of PVC Foam by Speckle Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19394,64 +19394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-consistent approach for transient hygroscopic stresses and moisture expansion coefficients of fiber-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19476,51 +19476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal stresses induced by cyclical environmental conditions in laminated composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19782,51 +19782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nonlinear deformations of thin unsymmetric [0,90] composite plates under hygrothermal loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19916,51 +19916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20020,51 +20020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials (THERMEC'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Leganes, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20130,77 +20130,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Review of ``Accounting for the adaptation of cell membrane adhesion during the uptake of random nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20276,77 +20276,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'adaptation des propriétés mécaniques de la cellule pendant l'endocytose de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20446,51 +20446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of fiber reinforced composite parts submitted to environmental and mechanical loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Materials Research Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-50, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20684,51 +20684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05424080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria El Bayssari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Daghia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-08088-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05240533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Restif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Laik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128564" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grangeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266009v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Alila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kchaou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844231201186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231223568" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04128785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dezulier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Arhant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Gennaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daghia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olive" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Espinassou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104364" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramezani Dana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17683/ijomam/issue7.10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250553v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112338" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Gueribiz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419845479" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Parscau Du Plessix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lef&#233;bure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319846260" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143366v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida Rezig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yousfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaquemin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijqet.2019.105381" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319862344" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Humeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smeets" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A.P. Engels" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon E. Govaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.12.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41939-018-0036-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hamonou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018052" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.12.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Halimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2015.11.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFGDRTR7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Tranvan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casari Pascal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRJDW19L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani-Dana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGQKJR6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.09.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86B0X3PX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004970v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Eang Sar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200272" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6NNS9NR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.81-95" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yousfi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.682.105" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacoste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szymanska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terekhina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1100-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312440130" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004849v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.04.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154412v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VT0L3L4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007143v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gigliotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312439083" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006756v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.19-34" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7026-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313477963" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Shahid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7333-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1129" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.09.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006704v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.02.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004900v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011140" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4HRZRW3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Laazizi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Andrzejewski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011359v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rahmani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Osmani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011107" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q4GV7M5R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011339v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201000167" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.61.55" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154415v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Youssef" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21114" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.309" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004699v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.326.19" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528268v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9051-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LJKB8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471147v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.10.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004855v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rahmani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osmani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-010-9130-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5F308EA8EC4E714C0E3CD0EE4B551FD19A3639D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568494v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abou Msallem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaunay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.09.025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PZ2VBQZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006780v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-009-9098-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524477v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guill&#233;n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007330v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309339222" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006932v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308104229" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B083A9F1FCF927CAE74E6C16F0B620F14E7B6675/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004952v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rhamani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006936v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684407086610" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004852v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Youssef" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.01.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.054" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDV1NG19-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007162v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-1621-y" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C083C4A90B86E278CC390E7365D631167DB6938E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2006.12.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPBHGSJC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791957v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.05.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB48Q2CM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294736v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750123" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-159RL55T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005852v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.03.026" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005253v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.07.019" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269898v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferreira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X06066105" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-XWRPSDWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292950v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9KT4LDF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007122v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684406064998" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505841v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2004.03.012" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBKSZ071-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004838v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405045014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007141v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405049887" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009069v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.217" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Jedidi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2004.04.009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RQCK0DT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006993v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.2405" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005250v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998304044766" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9FBF74E046A7EB0C0EF520AC39C9692706B3634/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007083v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(02)01233-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004677v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(02)00051-X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006775v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00150-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699654v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-68" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717955v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280176v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430857v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515737v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2667" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585284v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Di Gennaro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Espinassou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585269v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430869v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585257v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miller" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935854v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516795v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926105001" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443124v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420737v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Luca" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329398v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423978v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420769v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423152v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bezzou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516511v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926101001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420726v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421132v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420735v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Rizk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khalil" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443108v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443115v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621597v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621570v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621604v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980318v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gassoumi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621602v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tual" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billaudeau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621587v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humeau Corentin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621611v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621541v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Zaabar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621596v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassoun Ishak" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621592v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840899v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008033v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007831v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008722v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008888v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1145" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007716v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tung Nguyen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009109v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7417-9_4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008266v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008395v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008903v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008140v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007724v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011386v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597915v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008040v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598009v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007763v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008401v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007893v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008739v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0913-y" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008595v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007840v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008080v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007975v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389364v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008507v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008607v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008110v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007799v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007813v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008283v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Ferreira" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bouzidi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695838" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007971v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008012v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008537v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.439" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007761v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007888v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laazizi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrzejewski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattei" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008397v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007800v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008359v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008272v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007828v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.007" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT7DP2MZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008601v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008358v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432.2089" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844813v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576826v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993849v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007522v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05424080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria El Bayssari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Daghia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05240533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-08088-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Restif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Laik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128564" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grangeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266009v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Alila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kchaou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844231201186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231223568" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04128785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dezulier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Arhant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Gennaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daghia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olive" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Espinassou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104364" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112338" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramezani Dana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17683/ijomam/issue7.10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Parscau Du Plessix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lef&#233;bure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319846260" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida Rezig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yousfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaquemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijqet.2019.105381" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Gueribiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419845479" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319862344" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hamonou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Humeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.12.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41939-018-0036-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smeets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A.P. Engels" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon E. Govaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.12.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Halimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2015.11.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFGDRTR7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Tranvan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casari Pascal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRJDW19L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.09.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86B0X3PX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004970v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Eang Sar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200272" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6NNS9NR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani-Dana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGQKJR6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.81-95" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154406v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006825v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312440130" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.04.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VT0L3L4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacoste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szymanska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terekhina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1100-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007143v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gigliotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312439083" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.19-34" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005857v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Shahid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7333-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7026-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313477963" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yousfi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.682.105" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1129" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.09.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006704v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.02.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004900v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011140" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4HRZRW3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011359v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rahmani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Osmani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q4GV7M5R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011339v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201000167" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.61.55" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154415v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Youssef" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21114" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.309" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004699v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.326.19" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005270v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Laazizi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Andrzejewski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004855v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rahmani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osmani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-010-9130-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5F308EA8EC4E714C0E3CD0EE4B551FD19A3639D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568494v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abou Msallem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaunay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.09.025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PZ2VBQZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471147v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.10.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528268v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9051-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LJKB8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guill&#233;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.031" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309339222" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308104229" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B083A9F1FCF927CAE74E6C16F0B620F14E7B6675/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-009-9098-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004952v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rhamani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006936v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684407086610" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004852v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Youssef" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.01.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.054" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDV1NG19-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791957v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.05.014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB48Q2CM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-1621-y" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C083C4A90B86E278CC390E7365D631167DB6938E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294710v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2006.12.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPBHGSJC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294736v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750123" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-159RL55T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269898v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferreira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X06066105" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-XWRPSDWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292950v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9KT4LDF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005852v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.03.026" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005253v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.07.019" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007122v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684406064998" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004838v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405045014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505841v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2004.03.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBKSZ071-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007141v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405049887" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009069v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.217" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Jedidi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2004.04.009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RQCK0DT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006993v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.2405" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005250v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998304044766" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9FBF74E046A7EB0C0EF520AC39C9692706B3634/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004677v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(02)00051-X" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007083v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(02)01233-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006775v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00150-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699654v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-68" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717955v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280176v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515737v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2667" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585284v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Di Gennaro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Espinassou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585269v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430857v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585257v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935854v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430869v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420737v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Luca" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329398v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423978v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420769v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bezzou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443124v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420726v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516511v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926101001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421132v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Rizk" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khalil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516795v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926105001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443115v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443108v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621587v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humeau Corentin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621611v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621541v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Zaabar" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980318v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gassoumi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008011" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621602v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tual" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billaudeau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621604v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621596v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassoun Ishak" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621592v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621597v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621570v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840899v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008033v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007831v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008722v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007716v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tung Nguyen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009109v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7417-9_4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008266v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008395v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008903v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008140v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007724v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008888v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1145" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597915v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008040v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598009v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011386v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007763v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008401v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007893v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008739v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0913-y" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008595v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008080v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007840v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007975v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389364v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008507v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008607v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008110v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007799v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007813v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008012v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008537v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.439" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007971v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008283v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Ferreira" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bouzidi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695838" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007761v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007888v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laazizi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrzejewski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattei" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008397v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007800v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008359v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008272v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007828v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.007" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT7DP2MZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008601v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008358v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432.2089" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844813v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576826v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993849v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007522v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>