--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,408 +234,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Nanoparticle Design for Selective Targeting of Breast Cancer Cells</w:t>
+                <w:t xml:space="preserve">Prediction of moisture diffusion kinetics during cyclic hygrothermal aging of epoxy resin by an improved finite element modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+                <w:t xml:space="preserve">Hamza Tarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Julie Cocaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104420⟩</w:t>
+              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (2), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-025-08088-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240533v1</w:t>
+                <w:t xml:space="preserve">hal-05523469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of moisture diffusion kinetics during cyclic hygrothermal aging of epoxy resin by an improved finite element modeling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale modelling of moisture diffusion in polymer/clay/fibre hybrid composites: Influence of nanoclay structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+                <w:t xml:space="preserve">Ali Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cocaud</w:t>
+                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Wu</w:t>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (2), pp.132. </w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42452-025-08088-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07316844261427751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523469v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-chemical characterization of a crystallinity gradient in a carbon black-filled PEEK laminate manufactured by laser-assisted tape placement</w:t>
+                <w:t xml:space="preserve">Optimizing Nanoparticle Design for Selective Targeting of Breast Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Restif</w:t>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Laik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Federica Daghia</w:t>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 332, pp.128564. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 145, pp.104420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084510v1</w:t>
+                <w:t xml:space="preserve">hal-05240533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic optical fiber sensors for mooring lines monitoring in floating wind turbines: A reliability study of OTDR measurement</w:t>
               </w:r>
@@ -745,4013 +732,4013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for the mechanical response of the cell membrane during the uptake of random nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+                <w:t xml:space="preserve">Physical-chemical characterization of a crystallinity gradient in a carbon black-filled PEEK laminate manufactured by laser-assisted tape placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Restif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Laik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Daghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.12489⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 332, pp.128564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266009v2</w:t>
+                <w:t xml:space="preserve">hal-05084510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behaviour of PVC foam core sandwich with GFRP faces: Simulation and experimental analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Accounting for the mechanical response of the cell membrane during the uptake of random nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07316844231201186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.12489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306543v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical and experimental identification of crystallinity gradients in carbon fiber reinforced thermoplastic composites obtained by laser assisted filament winding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+                <w:t xml:space="preserve">Fatigue behaviour of PVC foam core sandwich with GFRP faces: Simulation and experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219983231223568⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (19-20), pp.1151-1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07316844231201186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399582v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of the hygro-viscoelastic behaviour of polymer-based composites used in marine environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+                <w:t xml:space="preserve">A numerical and experimental identification of crystallinity gradients in carbon fiber reinforced thermoplastic composites obtained by laser assisted filament winding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria El Bayssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mael Arhant</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Daghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2021.0221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983231223568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128785v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mechanism-based temperature-dependent viscoelastic model for unidirectional polymer matrix composites based on Cartan decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and modelling of the hygro-viscoelastic behaviour of polymer-based composites used in marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dezulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Di Gennaro</w:t>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Daghia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mael Arhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104364⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381 (2240), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2021.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046719v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of mechanical performance of glass fibre reinforced polyamide 6 under varying environmental conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new mechanism-based temperature-dependent viscoelastic model for unidirectional polymer matrix composites based on Cartan decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daghia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+                <w:t xml:space="preserve">M. Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auger</w:t>
+                <w:t xml:space="preserve">D. Espinassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112338⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.104364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250553v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of composite material instrumented by optical fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of mechanical performance of glass fibre reinforced polyamide 6 under varying environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vichith Chean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechatronics and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17683/ijomam/issue7.10⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.112338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931939v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ real-time 3D observation of porosity growth during composite part curing by ultra-fast synchrotron X-ray microtomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of composite material instrumented by optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t>
+                <w:t xml:space="preserve">Vichith Chean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Lefébure</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998319846260⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechatronics and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (7), pp.65-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17683/ijomam/issue7.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328645v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the lifetime of wind turbine blades by CBM in a dusty region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ real-time 3D observation of porosity growth during composite part curing by ultra-fast synchrotron X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmida Rezig</w:t>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quality Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijqet.2019.105381⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (28-30), pp.4105-4116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998319846260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143366v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mael Péron</w:t>
+                <w:t xml:space="preserve">Increasing the lifetime of wind turbine blades by CBM in a dusty region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmida Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Célino</w:t>
+                <w:t xml:space="preserve">Frédéric Jaquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Castro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quality Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijqet.2019.105381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589378v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effect of damage on diffusive behavior in a polymeric matrix composite material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0731684419845479⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.243-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660767v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of a low viscosity PA66 thermoplastic matrix and associated continuous glass fibre composite under processing conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mael Péron</w:t>
+                <w:t xml:space="preserve">Modeling the effect of damage on diffusive behavior in a polymeric matrix composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998319862344⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (15), pp.717-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684419845479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327259v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la souplesse hors plan d’un assemblage de composites boulonnés à l’aide d’une démarche d’homogénéisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+                <w:t xml:space="preserve">Thermomechanical characterization of a low viscosity PA66 thermoplastic matrix and associated continuous glass fibre composite under processing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hamonou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2018052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (22), pp.3169-3186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998319862344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914082v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of water diffusion in carbon/epoxy composites under static tensile stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 107, pp.94-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification of the coefficient of moisture expansion of polyamide-6: Accounting differential swelling strains and plasticization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de la souplesse hors plan d’un assemblage de composites boulonnés à l’aide d’une démarche d’homogénéisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hamonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Obeid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Pierre Chalandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 118, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (3), pp.302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2018052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03711617v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture diffusion in composites tubes: Characterization and identification of microstructure-properties relationship</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">On the identification of the coefficient of moisture expansion of polyamide-6: Accounting differential swelling strains and plasticization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998317720010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04251933v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water on the short and long term mechanical behaviour of polyamide 6 (nylon) fibres and yarns</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moisture diffusion in composites tubes: Characterization and identification of microstructure-properties relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Yves Le Gac</w:t>
+                <w:t xml:space="preserve">Georgina Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale and Multidisciplinary Modeling, Experiments and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (4), pp.317-327. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (8), pp.1073-1088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41939-018-0036-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998317720010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202192v1</w:t>
+                <w:t xml:space="preserve">hal-04251933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tension fatigue failure prediction for HMPE fibre ropes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Influence of water on the short and long term mechanical behaviour of polyamide 6 (nylon) fibres and yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Smeets</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Yves Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2017.12.014⟩</w:t>
+              <w:t xml:space="preserve">Multiscale and Multidisciplinary Modeling, Experiments and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (4), pp.317-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41939-018-0036-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202022v1</w:t>
+                <w:t xml:space="preserve">hal-04202192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hot working tool damage (X40CrMoV5-1) analysis in relation to the forging process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tension fatigue failure prediction for HMPE fibre ropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Smeets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom A.P. Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Halimi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Riadh Elleuch</w:t>
+                <w:t xml:space="preserve">Leon E. Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2015.11.031⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65, pp.497-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2017.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04143327v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture diffusion under hydrostatic pressure in composites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scale hot working tool damage (X40CrMoV5-1) analysis in relation to the forging process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 96, pp.90-98. </w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.142-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2015.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200778v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture-uptake induced internal stresses in balsa core sandwich composite plate: Modeling and experimental</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luan Tranvan</w:t>
+                <w:t xml:space="preserve">Moisture diffusion under hydrostatic pressure in composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Casari Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.09.012⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.90-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01075120v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative assessment of water sorption in natural fibres using ATR-FTIR spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+                <w:t xml:space="preserve">Moisture-uptake induced internal stresses in balsa core sandwich composite plate: Modeling and experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Tranvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casari Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.355-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007227v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition kinetics of balsa wood: kinetics and degradation mechanisms comparison between dry and moisturized materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legrand</w:t>
+                <w:t xml:space="preserve">Qualitative and quantitative assessment of water sorption in natural fibres using ATR-FTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.09.004⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075109v1</w:t>
+                <w:t xml:space="preserve">hal-01007227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for differential swelling in the multi-physics modelling of the diffusive behaviour of polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+                <w:t xml:space="preserve">Thermal decomposition kinetics of balsa wood: kinetics and degradation mechanisms comparison between dry and moisturized materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Tranvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.201200272⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004970v1</w:t>
+                <w:t xml:space="preserve">hal-01075109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic strain measurement by fibre Bragg gratings sensors in organic matrix composites – Application to monitoring of a composite structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Accounting for differential swelling in the multi-physics modelling of the diffusive behaviour of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.10.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (6), pp.452-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201200272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836991v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hygroscopic behavior of plant fibres: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hygroscopic strain measurement by fibre Bragg gratings sensors in organic matrix composites – Application to monitoring of a composite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani-Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.43. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007368v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la spectrométrie infrarouge pour une quantification rapide du taux d’humidité dans des fibres végétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">The hygroscopic behavior of plant fibres: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.24.81-95⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007416v1</w:t>
+                <w:t xml:space="preserve">hal-01007368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical end experimental investigation of hygro mechanical states of glass fiber reinforced polyester composites experienced by FBG sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+                <w:t xml:space="preserve">Utilisation de la spectrométrie infrarouge pour une quantification rapide du taux d’humidité dans des fibres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.81 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.24.81-95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.04.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154405v1</w:t>
+                <w:t xml:space="preserve">hal-01007416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical transient hygro-elastic analyses of reinforced Fickian and non-Fickian polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical end experimental investigation of hygro mechanical states of glass fiber reinforced polyester composites experienced by FBG sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 116, pp.395-403. </w:t>
+              <w:t xml:space="preserve">, 2014, 116, pp.38-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154406v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of chemical and thermal curvatures in thermoset-laminated composite plates during the fabrication process</w:t>
+                <w:t xml:space="preserve">Numerical transient hygro-elastic analyses of reinforced Fickian and non-Fickian polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasir Nawab</w:t>
+                <w:t xml:space="preserve">Thomas Peret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998312440130⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.395-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006825v1</w:t>
+                <w:t xml:space="preserve">hal-01154406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A moisture diffusion coupled model for composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.81-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of variation of thermal expansion coefficients in carbon/epoxy laminated composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Borjon-Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4778,3440 +4765,3445 @@
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of local stresses during the cure of a composite tooling material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of chemical and thermal curvatures in thermoset-laminated composite plates during the fabrication process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-012-1100-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.327-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998312440130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004853v1</w:t>
+                <w:t xml:space="preserve">hal-01006825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cyclical Hygrothermal Fields in Laminated Plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-scale analysis of local stresses during the cure of a composite tooling material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Szymanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gigliotti</w:t>
+                <w:t xml:space="preserve">S. Terekhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47, pp.231-242. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.467-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998312439083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-012-1100-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007143v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des matériaux composites sous sollicitations hygrothermomécaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Cyclical Hygrothermal Fields in Laminated Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (1), pp.19-34. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.231-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.23.19-34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998312439083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006756v1</w:t>
+                <w:t xml:space="preserve">hal-01007143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical shrinkage characterization techniques for thermoset resins and associated composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasir Nawab</w:t>
+                <w:t xml:space="preserve">Durabilité des matériaux composites sous sollicitations hygrothermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Shahid</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (16), pp.5387-5409. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.19-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-013-7333-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rcma.23.19-34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005857v1</w:t>
+                <w:t xml:space="preserve">hal-01006756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the cure shrinkage, reaction kinetics, bulk modulus and thermal conductivity of thermoset resin from a single experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Chemical shrinkage characterization techniques for thermoset resins and associated composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 48 (6), pp.2394-2403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-012-7026-6⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 48 (16), pp.5387-5409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-013-7333-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005853v1</w:t>
+                <w:t xml:space="preserve">hal-01005857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Characterization of the cure shrinkage, reaction kinetics, bulk modulus and thermal conductivity of thermoset resin from a single experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (6), pp.2394-2403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-7026-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998313477963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006939v1</w:t>
+                <w:t xml:space="preserve">hal-01005853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eshelby-Kröner viscoelastic self-consistent model: Multi-scale behavior of polymer composites under creep loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 682, pp.105-112. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (9), pp.1081-1092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.682.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998313477963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006807v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of the moisture diffusion behaviour of natural fibres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Eshelby-Kröner viscoelastic self-consistent model: Multi-scale behavior of polymer composites under creep loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.39148⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 682, pp.105-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.682.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005845v1</w:t>
+                <w:t xml:space="preserve">hal-01006807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Characterization and modeling of the moisture diffusion behaviour of natural fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 504-506, pp.7. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130 (1), pp.297-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.39148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102026v1</w:t>
+                <w:t xml:space="preserve">hal-01005845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination and modelling of the cure shrinkage of epoxy vinylester resin and associated composites by considering thermal gradients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 504-506, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.09.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006724v1</w:t>
+                <w:t xml:space="preserve">hal-01102026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Moisture Diffusion and Internal Mechanical States in Polymers - A Thermodynamical Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+                <w:t xml:space="preserve">Determination and modelling of the cure shrinkage of epoxy vinylester resin and associated composites by considering thermal gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73, pp.81-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.02.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006704v1</w:t>
+                <w:t xml:space="preserve">hal-01006724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude multi-échelles des contraintes résiduelles de fabrication dans un matériau composite méso-structuré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+                <w:t xml:space="preserve">Coupling Moisture Diffusion and Internal Mechanical States in Polymers - A Thermodynamical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011140⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01004900v1</w:t>
+                <w:t xml:space="preserve">hal-01006704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical effects of oxidation induced shrinkage on organic matrix composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Étude multi-échelles des contraintes résiduelles de fabrication dans un matériau composite méso-structuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 99 (3), pp.339-347. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011107⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 100 (6-7), pp.601-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011359v1</w:t>
+                <w:t xml:space="preserve">hal-01004900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the meaning of the chosen set-averaging method within Eshelby-Kröner self-consistent scale transition model: the geometric mean versus the classical arithmetic average</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mechanical effects of oxidation induced shrinkage on organic matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Osmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 91 (9), pp.689-698. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (3), pp.339-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.201000167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011339v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of materials reinforced by inclusions randomly oriented in the ply plane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">On the meaning of the chosen set-averaging method within Eshelby-Kröner self-consistent scale transition model: the geometric mean versus the classical arithmetic average</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (9), pp.689-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201000167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.61.55⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004854v1</w:t>
+                <w:t xml:space="preserve">hal-01011339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial Pressure and thickness effects on the moisture diffusion in hollow composite cylinders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Youssef</w:t>
+                <w:t xml:space="preserve">A multi-scale analysis of materials reinforced by inclusions randomly oriented in the ply plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (6), pp.960-966. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61, pp.55-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.21114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.61.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154415v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Scale Study of Residual Stresses Created during the Cure Process of a Composite Tooling Material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Radial Pressure and thickness effects on the moisture diffusion in hollow composite cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.309⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (6), pp.960-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.21114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004901v1</w:t>
+                <w:t xml:space="preserve">hal-01154415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A device to measure the shrinkage and heat transfers during the curing cycle of thermoset composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">A Multi-Scale Study of Residual Stresses Created during the Cure Process of a Composite Tooling Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 681, pp.309 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.326.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004699v1</w:t>
+                <w:t xml:space="preserve">hal-01004901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applied multi-pulsed laser in surface treatment and numerical–experimental analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Courant</w:t>
+                <w:t xml:space="preserve">A device to measure the shrinkage and heat transfers during the curing cycle of thermoset composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Andrzejewski</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2011.03.019⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 326, pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.326.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005270v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of the mechanical behavior of thermo-oxidized C/epoxy lamina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Applied multi-pulsed laser in surface treatment and numerical–experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Laazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rahmani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Andrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11029-010-9130-5⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (7), pp.1257-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2011.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004855v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material characterization and residual stresses simulation during the manufacturing process of epoxy matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (1), pp.108-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the validity of the self-consistent scale transition model for inclusions with varying morphologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A multi-scale analysis of the mechanical behavior of thermo-oxidized C/epoxy lamina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Osmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42, pp.218 - 226. </w:t>
+              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.101-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11029-010-9130-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471147v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routes for Efficient Computational Homogenization of Nonlinear Materials Using the Proper Generalized Decompositions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the validity of the self-consistent scale transition model for inclusions with varying morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-010-9051-4⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.218 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01528268v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of local hygroscopic stresses for composite structures – Analytical and numerical micromechanical approaches</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Routes for Efficient Computational Homogenization of Nonlinear Materials Using the Proper Generalized Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.373-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-010-9051-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00524477v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-dependent moisture diffusion in composite materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prediction of local hygroscopic stresses for composite structures – Analytical and numerical micromechanical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998309339222⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (1), pp.17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007330v1</w:t>
+                <w:t xml:space="preserve">hal-00524477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Moisture Diffusing Behavior of Composite Materials with Impermeable or Permeable Fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Rahmani</w:t>
+                <w:t xml:space="preserve">Stress-dependent moisture diffusion in composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 43 (12), pp.1391-1408. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998308104229⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 43 (15), pp.1621-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998309339222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01006932v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of moisture-dependent properties of constituents on the hygroscopic stresses in composite structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Homogenization of Moisture Diffusing Behavior of Composite Materials with Impermeable or Permeable Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (4), pp.369-380. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (12), pp.1391-1408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11029-009-9098-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998308104229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006780v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the mechanical behavior of thermo-oxidized composite lamina</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of moisture-dependent properties of constituents on the hygroscopic stresses in composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (4), pp.369-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11029-009-9098-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004952v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygro-elastic internal stresses in porous composite materials: a multi-scale analysis</w:t>
               </w:r>
@@ -8236,51 +8228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (13), pp.1417-1433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8308,2446 +8300,2571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of composite structures: application to the design of accelerated hygrothermal cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the mechanical behavior of thermo-oxidized composite lamina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Youssef</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Rhamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Osmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, CISM'08 Oum El Bouaghi, pp.299-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004852v1</w:t>
+                <w:t xml:space="preserve">hal-01004952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum curvatures of 0/90 plates under thermal stress: modelling and experimental validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-scale analysis of composite structures: application to the design of accelerated hygrothermal cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+                <w:t xml:space="preserve">Z. Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.054⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (2), pp.302-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2007.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499002v1</w:t>
+                <w:t xml:space="preserve">hal-01004852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of approximate models to evaluate transient and cyclical hygrothermoelastic stress in composite plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Maximum curvatures of 0/90 plates under thermal stress: modelling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 44 (3-4), pp.733-759. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 69 (1), pp.93-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791957v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the geometric mean approximation in estimating the effective hygro-elastic behaviour of fiber-reinforced composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Assessment of approximate models to evaluate transient and cyclical hygrothermoelastic stress in composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42 (17), pp.7537-7543. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (3-4), pp.733-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-007-1621-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007162v1</w:t>
+                <w:t xml:space="preserve">hal-04791957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient and cyclical hygrothermoelastic stress in laminated composite plates: Modelling and experimental assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Gigliotti</w:t>
+                <w:t xml:space="preserve">On the use of the geometric mean approximation in estimating the effective hygro-elastic behaviour of fiber-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (8), pp.729-745. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (17), pp.7537-7543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2006.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-007-1621-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294710v1</w:t>
+                <w:t xml:space="preserve">hal-01007162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Experimental Characterisation of Hygrothermoelastic Stress in Polymer Matrix Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Transient and cyclical hygrothermoelastic stress in laminated composite plates: Modelling and experimental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 247 (1), pp.199-210. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (8), pp.729-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/masy.200750123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2006.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294736v1</w:t>
+                <w:t xml:space="preserve">hal-00294710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Nonuniform Thermal Expansion Coefficient of a PVC Foam Core by Speckle Interferometry - Influence on the Mechanical Behavior of Sandwich Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ferreira</w:t>
+                <w:t xml:space="preserve">Modelling and Experimental Characterisation of Hygrothermoelastic Stress in Polymer Matrix Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 247 (1), pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.200750123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021955X06066105⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269898v1</w:t>
+                <w:t xml:space="preserve">hal-00294736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nonlinear deformations of thin unsymmetric 0/90 composite plates under hygrothermal loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (4), pp.624-629. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of residual stresses in wound composite tubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Nonuniform Thermal Expansion Coefficient of a PVC Foam Core by Speckle Interferometry - Influence on the Mechanical Behavior of Sandwich Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 37 (2), pp.337-343. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (5), pp.393-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.03.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021955X06066105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005852v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of Transient Hygro-elastic Stress Concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of residual stresses in wound composite tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (2), pp.337-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.07.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005253v1</w:t>
+                <w:t xml:space="preserve">hal-01005852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and analytical scale-transition prediction of hygro-mechanical stresses in multidirectional carbon-epoxy laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analytical Modeling of Transient Hygro-elastic Stress Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (3-4), pp.397-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007122v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Mori-Tanaka approach to hygroelastic loading of fiber-reinforced composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical and analytical scale-transition prediction of hygro-mechanical stresses in multidirectional carbon-epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 524-525, pp.439-444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006861v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hygro-Elastic Self-Consistent Model for Fiber-Reinforced Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of Mori-Tanaka approach to hygroelastic loading of fiber-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (7), pp.485-502. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 25 (10), pp.1039-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684406064998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0731684405045014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004838v1</w:t>
+                <w:t xml:space="preserve">hal-01006861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the maximum curvatures of 0/90 plates under thermal stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hygro-Elastic Self-Consistent Model for Fiber-Reinforced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (7), pp.485-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684405045014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2004.03.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">emse-00505841v1</w:t>
+                <w:t xml:space="preserve">hal-01004838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an analytical Self-Consistent model for internal stress prediction in fiber-reinforced composites submitted to hygroelastic load</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">On the maximum curvatures of 0/90 plates under thermal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillen</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24, pp.1365-1377. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 68 (2), pp.177-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0731684405049887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2004.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007141v1</w:t>
+                <w:t xml:space="preserve">emse-00505841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition saddle-cylinder shape of thin unsymmetric [0/90] square plates under hygrothermal loads: fringe projection method and variational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3-4, pp.217-222. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.3-4.217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of accelerated hygrothermal cycles on polymer matrix composites in the case of a supersonic aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihed Jedidi</w:t>
+                <w:t xml:space="preserve">On an analytical Self-Consistent model for internal stress prediction in fiber-reinforced composites submitted to hygroelastic load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 68 (4), pp.429-437. </w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.1365-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2004.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0731684405049887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-00505839v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Stresses in Composite Laminates due to Cyclical Hygrothermal loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Design of accelerated hygrothermal cycles on polymer matrix composites in the case of a supersonic aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 42 (12), pp.2600-2605. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 68 (4), pp.429-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.2405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2004.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006993v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00505839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical calculation of the transient thermoelastic stresses in thick walled composite pipes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal Stresses in Composite Laminates due to Cyclical Hygrothermal loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (12), pp.2600-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.2405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998304044766⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01005250v1</w:t>
+                <w:t xml:space="preserve">hal-01006993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed-form solution for the internal stresses in thick composite cylinders induced by cyclical environmental conditions</w:t>
+                <w:t xml:space="preserve">Analytical calculation of the transient thermoelastic stresses in thick walled composite pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 58, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (19), pp.1733-1751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0263-8223(02)00051-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998304044766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004677v1</w:t>
+                <w:t xml:space="preserve">hal-01005250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the moisture concentration field due to cyclical hygrothermal conditions in thick laminated pipes</w:t>
+                <w:t xml:space="preserve">A closed-form solution for the internal stresses in thick composite cylinders induced by cyclical environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0263-8223(02)00051-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0997-7538(02)01233-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007083v1</w:t>
+                <w:t xml:space="preserve">hal-01004677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling of the moisture concentration field due to cyclical hygrothermal conditions in thick laminated pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (5), pp.845-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(02)01233-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The effect of cyclic hygrothermal conditions on the stresses near the surface of a thick composite pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 62, pp.567-572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0266-3538(01)00150-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10757,333 +10874,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of moisture diffusion in epoxy resin : empirical and modeling insights into absorption-desorption behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Tarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cocaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.714-721, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the PEEK microstructure at welded interfaces to the mechanical properties of thermoplastic composites manufactured by a Laser-Assisted Tape Placement process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Restif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Laik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Daghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of carbon-fibre reinforced PEEK composites manufactured by laser-assisted tape placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Restif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Laik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11101,701 +11218,701 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International ESAFORM Conference on Material Forming - ESAFORM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'adaptation mécanique de la cellule lors de l'enveloppement de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis applied to a model of the adaptative cellular uptake of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Ishow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses developed in thermoplastic composites during laser-assisted tape laying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Maria El Bayssari</w:t>
+                <w:t xml:space="preserve">A mechanism-based thermo-viscoelastic constitutive law for fiber reinforced polymer matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Di Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Daghia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Espinassou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPOSITES 2021 8th ECCOMAS Thematic Conference on the Mechanical Response of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Gothenburg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515737v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanism-based thermo-viscoelastic constitutive law for fiber reinforced polymer matrix composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Di Gennaro</w:t>
+                <w:t xml:space="preserve">Residual stresses developed in thermoplastic composites during laser-assisted tape laying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria El Bayssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Daghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPOSITES 2021 8th ECCOMAS Thematic Conference on the Mechanical Response of Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Habraken, Apr 2021, Liege, Belgium. pp.2667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/esaform21.2667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585284v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau modèle de comportement thermo-visco-élastique pour les composites à matrice polymère basé sur la décomposition de Cartan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Di Gennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Daghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Espinassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et prédiction des contraintes et déformations résiduelles dans un composite PEEK/Carbone lors de la dépose de bandes assistée par laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria El Bayssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11854,315 +11971,315 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the sources of residual stresses on the assessment of the initial state of a thermoplastic matrix composite tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Di Gennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Daghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference on Composite Materials (ECCM19 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Composite Instrumented by Optical Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichith Chean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Mechatronics &amp; Cyber-Mechatronics – ICOMECYME2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stresses in thermoplastic composites during laser assisted tape deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria El Bayssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12221,1789 +12338,1789 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FabAddComp - Fabrication additive des composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRDL - Lorient, Oct 2020, En ligne (Lorient), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la diffusion d'eau dans un assemblage bi-matériaux : quelle condition à l'interface ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cocaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et prédiction des déformations et contraintes résiduelles lors du refroidissement d’un stratifié composite thermoplastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mael Péron</w:t>
+                <w:t xml:space="preserve">Détermination de la teneur en eau locale par mesure de l’indice de réfraction d’un matériau polymère avec un capteur de Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329398v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la teneur en eau locale par mesure de l’indice de réfraction d’un matériau polymère avec un capteur de Fresnel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leduc</w:t>
+                <w:t xml:space="preserve">Microfissuration des composites Non-Crimp Fabric sous vieillissement hygrothermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bezzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423978v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et prédiction des déformations et contraintes résiduelles lors du refroidissement d'un stratifié composite thermoplastique</w:t>
+                <w:t xml:space="preserve">Mesure et prédiction des déformations et contraintes résiduelles lors du refroidissement d’un stratifié composite thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420769v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfissuration des composites Non-Crimp Fabric sous vieillissement hygrothermique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure et prédiction des déformations et contraintes résiduelles lors du refroidissement d'un stratifié composite thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423152v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on bolted composite joints subjected to preload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM22 - 22nd International Conference on Composite Materials 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance mécanique d'un composite carbone/PPS sous environnement hygrothermique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+                <w:t xml:space="preserve">Nouvelle méthode de maintenance CBM pour améliorer la durée de vie des pales d’éoliennes implantées dans les zones arides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmida Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auger</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libanaise, AUF, Oct 2018, Beyrouth, Liban. pp.01001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201926101001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420726v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode de maintenance CBM pour améliorer la durée de vie des pales d’éoliennes implantées dans les zones arides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Performance mécanique d'un composite carbone/PPS sous environnement hygrothermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Branchu</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516511v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse 3D en temps réel et in situ des mécanismes de (dé)consolidation dans les composites thermoplastiques renforcés lors de leur thermo-estampage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Martoïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence d'humidité peut-elle influencer les propriétés mécaniques des matériaux composites sandwich en cas d'incendie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’érosion par des particules de sable sur la performance des pales d’éoliennes dans les zones arides et semi-arides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmida Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libanaise, AUF, Oct 2018, Beyrouth, Liban. pp.05001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201926105001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of mechanical performances of composite assemblies in a hygro-thermo-mechanical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of bolted composite joints in hygro-thermal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement immergé d'un composite Carbone/Epoxy sous contrainte de traction statique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humeau Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocomposites à empilement non symétrique pour étudier l'influence des déformations hygroscopiques sur leur comportement hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14018,4410 +14135,4410 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la méthodologie d'essai de fatigue en flexion 4 points des structures sandwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de la polymérisation et du vieillissement d'un adhésif polyuréthane en milieu humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Zaabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Elleuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear behavior of thermoformed woven-textile thermoplastic prepregs: An analysis combining bias-extension test and X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gassoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20TH International ESAFORM Conference on Material Forming (esaform 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des mécanismes de vieillissement en milieu marin des matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermomécanique et prédiction des contraintes résiduelles dans un stratifié composite thermoplastique durant le refroidissement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude stochastique numérique de l'influence de la présence de défauts de porosité sur le comportement des matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassoun Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des matériaux composites en conditions extrêmes : vers la prédiction de la tenue au feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la souplesse d'un assemblage boulonné à l'aide d'une démarche d'homogénéisation : application au cas des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthodologie d'identification des paramètres de diffusion d'eau dans les polymères et composites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cocaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture diffusion under pressure in composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages hygromécaniques dans les matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique des matériaux biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting the differential swelling in multiphysics moisture diffusion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bun Eang Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech colloquim 550: multiphysics of solid polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Poitiers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/zamm.201200272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative assessment of water sorption in natural fibers using FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech colloquim 550: multiphysics of solid polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Poitiers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Microcracking network evolution and morphology of stitched multiaxial laminates under thermal cycle loadings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">András Borbély</w:t>
+                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Durability Analysis of Composite Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007716v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-mechanical property coupling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification à l'aide de capteurs optiques à réseaux de Bragg des coefficients de dilatation hygroscopiques d'un composite à matrice organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Durability of composites in a marine environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de la section ouest de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Nazaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-7417-9_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01009109v1</w:t>
+                <w:t xml:space="preserve">hal-01008266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification à l'aide de capteurs optiques à réseaux de Bragg des coefficients de dilatation hygroscopiques d'un composite à matrice organique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Water-mechanical property coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la section ouest de la SF2M</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop Durability of composites in a marine environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nantes, France. pp.115-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7417-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008266v1</w:t>
+                <w:t xml:space="preserve">hal-01009109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">3D Microcracking network evolution and morphology of stitched multiaxial laminates under thermal cycle loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Borbély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Durability Analysis of Composite Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008395v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'effet de la plastification des polymères sur l'absorption d'humidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bun Eang Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la section ouest de la SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eshelby-Kröner viscoelastic self-consistent model: Multi-scale behavior of polymer composites under creep loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Aircraft Materials (ACMA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marrakech, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.682.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between the free volume theory and the thermodynamical approach for modelling of the multiscale interaction between stress and moisture diffusion in composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bun Eang Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Durability Analysis of Composite Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bruxelless, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the diffusion behavior of natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape evolution of carbon epoxy laminated composite during curing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nuremberg, Germany. pp.1145-1150, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelles des contraintes résiduelles de fabrication dans un matériau composite méso-structuré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+                <w:t xml:space="preserve">Coupling moisture diffusion and internal mechanical states in polymers and composites - A thermodynamical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Jeju Island, Costa Rica. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597915v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiéchelle du comportement mécanique de composites renforcés par des fibres courtes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification des paramètres de diffusion d'humidité des matériaux composites à matrices organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanofonc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008477v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling moisture diffusion and internal mechanical states in polymers and composites - A thermodynamical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude multi-échelles des contraintes résiduelles de fabrication dans un matériau composite méso-structuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008040v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des paramètres de diffusion d'humidité des matériaux composites à matrices organiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation multiéchelle du comportement mécanique de composites renforcés par des fibres courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.77</w:t>
+              <w:t xml:space="preserve">Nanofonc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598009v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Ramezani-Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Structures (ICCS16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Porto, Portugal. http://paginas.fe.up.pt/~iccs16/CD/241-280/251Ramezani.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale study of residual stresses created during the cure process of a composite tooling material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Residual Stresses (ECRS8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Riva del Garda, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical effects of oxidation induced shrinkage on organic matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Osmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACMA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marrakech, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2011107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des approches de transition d'échelles à la modélisation du comportement de nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes (2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Material Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Brechia, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-010-0913-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Micro-Morphology Evolution During Polymer Blends Demixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth Internantional Conference on Advances in Mechanical Engineering and Mechanics - ICAMEM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des structures en mer : enjeux pour les chargements de bio-salissures et la tenue des matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Non-Linear Homogenization: Speeding-up Concurrent Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an aeronautic composite material during the manufacturing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Edinbourgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage multi-échelle diffusion d'humidité / contraintes internes dans les matériaux composites à matrice époxy = Multi-scale coupling moisture diffusion / internal stresses in epoxy matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale coupling between internal stresses and moisture diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relevance of the Kröner-Eshelby scale transition model for multi-morphous composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSAAM 2009, International Conference on Structural Analysis of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of moisture dependent constituents properties on the hygroscopic stresses experienced by composites structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth International Conference on Mechanics of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-consistent approach for hygro-elastic internal stresses prediction in porous composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18430,1683 +18547,1683 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Porto, Portugal. pp.302-309, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2007.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the mechanical behavior of thermo-oxidized composite lamina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Osmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Oum El Bouaghi, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentric cylinder model for predicting transient hygro-elastic stress concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and analytical scale-transition prediction of hygro-mechanical stresses in multidirectional carbon-epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillen</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Composite Materials 12th</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany. pp.439-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008012v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and analytical scale-transition prediction of hygro-mechanical stresses in multidirectional carbon-epoxy laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Concentric cylinder model for predicting transient hygro-elastic stress concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Residual Stresses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Composite Materials 12th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008537v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Hydric Expansion for carbon/Epoxy Laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Young modulus profile in PVC foam core thickness using speckle inteferometry and inverse method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speckle'06 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Nimes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.695838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale analysis for the design of accelerated hygrothermal cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Composite Materials 12th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Biarritz, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2007.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Marangoni flow and thermal field in pure Iron during pulsed laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling of Casting, Welding and Advanced Solidification Processes XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, OPIO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Thermal Expansion Coefficient Gradient of PVC Foam by Speckle Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-consistent approach for transient hygroscopic stresses and moisture expansion coefficients of fiber-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal stresses induced by cyclical environmental conditions in laminated composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of 3D Moisture Diffusion Coefficients for Carbon/Epoxy Laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated hygrothermal cyclical tests for carbon/epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech 453 Conference: Internal Stresses in Polymer Composite Processing and Service Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Saint-Étienne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nonlinear deformations of thin unsymmetric [0,90] composite plates under hygrothermal loads</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal stress reduction in filament wound composite pipes by humid conditioning: numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech 453 Conference Internal Stresses in Polymer Composite Processing and Service Life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.426-432.2089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008601v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal stress reduction in filament wound composite pipes by humid conditioning: numerical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the nonlinear deformations of thin unsymmetric [0,90] composite plates under hygrothermal loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euromech 453 Conference Internal Stresses in Polymer Composite Processing and Service Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Saint-Étienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008358v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal stress reduction in filament wound composite pipes by humid conditioning: numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials (THERMEC'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Leganes, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.426-432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20116,143 +20233,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Review of ``Accounting for the adaptation of cell membrane adhesion during the uptake of random nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20262,154 +20379,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'adaptation des propriétés mécaniques de la cellule pendant l'endocytose de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e journées du Cancéropôle Nantes Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20419,125 +20536,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of fiber reinforced composite parts submitted to environmental and mechanical loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Materials Research Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-50, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId450"/>
+      <w:footerReference w:type="default" r:id="rId453"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20684,51 +20801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05424080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria El Bayssari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Daghia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05240533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-08088-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Restif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Laik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128564" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grangeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266009v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Alila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kchaou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844231201186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231223568" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04128785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dezulier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Arhant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Gennaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daghia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olive" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Espinassou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104364" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112338" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramezani Dana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17683/ijomam/issue7.10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Parscau Du Plessix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lef&#233;bure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319846260" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida Rezig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yousfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaquemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijqet.2019.105381" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Gueribiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419845479" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319862344" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hamonou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Humeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.12.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41939-018-0036-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smeets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A.P. Engels" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon E. Govaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.12.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Halimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2015.11.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFGDRTR7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Tranvan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casari Pascal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRJDW19L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.09.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86B0X3PX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004970v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Eang Sar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200272" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6NNS9NR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani-Dana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGQKJR6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.81-95" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154406v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006825v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312440130" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.04.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VT0L3L4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacoste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szymanska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terekhina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1100-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007143v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gigliotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312439083" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.19-34" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005857v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Shahid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7333-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7026-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313477963" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yousfi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.682.105" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1129" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.09.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006704v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.02.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004900v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011140" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4HRZRW3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011359v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rahmani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Osmani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q4GV7M5R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011339v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201000167" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.61.55" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154415v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Youssef" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21114" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.309" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004699v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.326.19" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005270v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Laazizi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Andrzejewski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004855v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rahmani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osmani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-010-9130-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5F308EA8EC4E714C0E3CD0EE4B551FD19A3639D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568494v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abou Msallem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaunay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.09.025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PZ2VBQZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471147v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.10.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528268v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9051-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LJKB8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guill&#233;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.031" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309339222" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308104229" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B083A9F1FCF927CAE74E6C16F0B620F14E7B6675/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-009-9098-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004952v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rhamani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006936v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684407086610" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004852v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Youssef" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.01.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.054" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDV1NG19-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791957v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.05.014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB48Q2CM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-1621-y" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C083C4A90B86E278CC390E7365D631167DB6938E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294710v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2006.12.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPBHGSJC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294736v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750123" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-159RL55T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269898v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferreira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X06066105" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-XWRPSDWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292950v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9KT4LDF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005852v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.03.026" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005253v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.07.019" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007122v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684406064998" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004838v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405045014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505841v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2004.03.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBKSZ071-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007141v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405049887" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009069v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.217" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Jedidi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2004.04.009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RQCK0DT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006993v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.2405" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005250v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998304044766" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9FBF74E046A7EB0C0EF520AC39C9692706B3634/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004677v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(02)00051-X" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007083v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(02)01233-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006775v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00150-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699654v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-68" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717955v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280176v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515737v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2667" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585284v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Di Gennaro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Espinassou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585269v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430857v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585257v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935854v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430869v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420737v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Luca" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329398v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423978v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420769v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bezzou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443124v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420726v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516511v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926101001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421132v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Rizk" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khalil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516795v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926105001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443115v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443108v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621587v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humeau Corentin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621611v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621541v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Zaabar" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980318v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gassoumi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008011" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621602v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tual" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billaudeau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621604v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621596v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassoun Ishak" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621592v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621597v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621570v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840899v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008033v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007831v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008722v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007716v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tung Nguyen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009109v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7417-9_4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008266v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008395v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008903v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008140v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007724v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008888v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1145" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597915v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008040v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598009v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011386v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007763v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008401v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007893v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008739v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0913-y" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008595v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008080v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007840v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007975v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389364v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008507v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008607v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008110v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007799v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007813v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008012v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008537v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.439" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007971v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008283v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Ferreira" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bouzidi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695838" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007761v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007888v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laazizi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrzejewski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattei" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008397v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007800v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008359v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008272v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007828v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.007" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT7DP2MZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008601v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008358v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432.2089" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844813v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576826v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993849v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007522v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05424080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria El Bayssari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Daghia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-08088-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makhloufi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Gueribiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844261427751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05240533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104420" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grangeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Restif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Laik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128564" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266009v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Alila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kchaou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844231201186" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231223568" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04128785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dezulier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Arhant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Gennaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daghia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Espinassou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104364" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112338" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramezani Dana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17683/ijomam/issue7.10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Parscau Du Plessix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lef&#233;bure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319846260" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida Rezig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yousfi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaquemin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijqet.2019.105381" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419845479" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319862344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Humeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.12.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hamonou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018052" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202192v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41939-018-0036-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smeets" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A.P. Engels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon E. Govaert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.12.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Halimi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2015.11.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFGDRTR7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Tranvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casari Pascal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRJDW19L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007227v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075109v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.09.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86B0X3PX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004970v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Eang Sar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200272" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6NNS9NR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836991v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani-Dana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGQKJR6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007416v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.81-95" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004849v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.04.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154412v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VT0L3L4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312440130" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004853v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacoste" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szymanska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terekhina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1100-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gigliotti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312439083" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.19-34" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005857v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Shahid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7333-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7026-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313477963" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yousfi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.682.105" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1129" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.09.018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006704v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.02.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004900v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011140" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4HRZRW3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011359v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rahmani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Osmani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011107" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q4GV7M5R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011339v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201000167" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004854v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.61.55" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154415v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Youssef" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21114" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.309" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004699v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.326.19" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Laazizi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Andrzejewski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568494v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abou Msallem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaunay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.09.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PZ2VBQZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rahmani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osmani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-010-9130-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5F308EA8EC4E714C0E3CD0EE4B551FD19A3639D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.10.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528268v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9051-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LJKB8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guill&#233;n" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.031" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007330v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309339222" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006932v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308104229" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B083A9F1FCF927CAE74E6C16F0B620F14E7B6675/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-009-9098-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006936v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684407086610" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004952v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rhamani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004852v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Youssef" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.01.008" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499002v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.054" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDV1NG19-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791957v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.05.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB48Q2CM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007162v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-1621-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C083C4A90B86E278CC390E7365D631167DB6938E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294710v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2006.12.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPBHGSJC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294736v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750123" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-159RL55T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9KT4LDF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269898v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferreira" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X06066105" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-XWRPSDWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005852v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.03.026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005253v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.07.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007122v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006861v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684406064998" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004838v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405045014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505841v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2004.03.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBKSZ071-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.217" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007141v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405049887" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505839v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Jedidi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2004.04.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RQCK0DT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006993v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.2405" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005250v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998304044766" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9FBF74E046A7EB0C0EF520AC39C9692706B3634/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004677v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(02)00051-X" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007083v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(02)01233-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006775v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00150-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699654v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699667v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-68" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717955v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280176v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585284v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Di Gennaro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Espinassou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515737v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2667" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585269v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430857v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585257v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935854v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430869v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420737v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Luca" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423978v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bezzou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329398v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420769v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443124v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516511v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926101001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420726v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421132v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420735v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Rizk" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khalil" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516795v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926105001" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443115v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443108v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621587v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humeau Corentin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621611v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621541v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Zaabar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980318v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gassoumi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008011" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621602v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tual" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billaudeau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621604v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621596v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassoun Ishak" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621592v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621597v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621570v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840899v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008033v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007831v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008722v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008395v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008266v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009109v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7417-9_4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007716v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tung Nguyen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008903v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008140v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007724v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008888v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1145" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008040v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598009v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597915v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011386v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007763v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008401v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007893v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008739v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0913-y" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008595v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008080v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007840v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007975v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389364v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008507v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008607v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008110v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007799v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007813v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008537v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.439" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008012v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007971v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008283v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Ferreira" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bouzidi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695838" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007761v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007888v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laazizi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrzejewski" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattei" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008397v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007800v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008359v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008272v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007828v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.007" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT7DP2MZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008358v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432.2089" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008601v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844813v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576826v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993849v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007522v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>