--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -221,51 +221,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematics and 'Depth</w:t>
+                <w:t xml:space="preserve">Jean Cavaillès in the Legacy of Léon Brunschvicg: Mathematical Philosophy and the Problems of History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
@@ -274,93 +274,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, II.2 (1)</w:t>
+              <w:t xml:space="preserve">, 2025, II (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121487v1</w:t>
+                <w:t xml:space="preserve">hal-05121491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavaillès in the Legacy of Léon Brunschvicg: Mathematical Philosophy and the Problems of History</w:t>
+                <w:t xml:space="preserve">Mathematics and 'Depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
@@ -369,69 +369,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, II (2)</w:t>
+              <w:t xml:space="preserve">, 2025, II.2 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121491v1</w:t>
+                <w:t xml:space="preserve">hal-05121487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Second Issue of &amp;quot;La philosophie mathématique</w:t>
               </w:r>
@@ -867,57 +867,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul différentiel et intégral adapté aux substitutions par Volterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaëck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48, pp.29-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hm.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -2635,247 +2635,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hamlet’s Dilemma: Across Mathematical Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shankar Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Annual Conference 2025 STEMAH = The University of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT and Korea University, Nov 2025, Séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spaces and structures: why, how, and other philosophical questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaëck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPACE DAY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is called ‘thinking’ in mathematics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunch Time Talk – Center for Philosophy of Science, University of Pittsburgh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Philosophy of Science, University of Pittsburgh, Feb 2025, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121477v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-05480630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Fréchet : &amp;quot;une puissance d’abstraction peu ordinaire&amp;quot;. Dompter l’infini par l’abstraction</w:t>
               </w:r>
@@ -2993,329 +2993,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poetic contamination of structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHILMATHMED 2023: "Structures, and after?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contamination poétique de la structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHILMATHMED 2023 : "LES STRUCTURES, ET APRÈS ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taming the infinite: Fréchet and compactness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maurice Fréchet: Mathematics, the abstract and the concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Jaëck; Laurent Mazliak, Oct 2023, Paris (IHP), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Taming infinity: Fréchet and compactness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaëck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maurice Fréchet: Mathematics, the Abstract and the Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480659v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">halshs-04232337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ensemble vide, ce n’est pas rien !</w:t>
               </w:r>
@@ -3433,165 +3433,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réconcilier les couples inhomogènes : un programme kantien chez Lautman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLLOQUE "ALBERT LAUTMAN: PHILOSOPHIE, MATHÉMATIQUES, RÉSISTANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris (Ecole normale supérieure), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reconciling heterogeneous couples: a Kantian program in Lautman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium "Albert Lautman: philosophy, mathematics, resistance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480661v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04201184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie peut-elle penser la progression des mathématiques ?”</w:t>
               </w:r>
@@ -5960,51 +5960,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9621D5F"/>
+    <w:nsid w:val="884616DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6191,51 +6191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-jaeck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4788-6657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11078118X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazliak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Murawski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/mart-hg98" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.21.001.14787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-019-00239-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2018.12.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-010-0061-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79LJM74Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Constantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.11.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Power" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-05-08209-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2001.3813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chalendar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04668291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61683-0_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guerraggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40082-2_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eckes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szczeciniarz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04006397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Connes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maclarty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Szczeciniarz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sallent del Colombo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Tazzioli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/199" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Raman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04045624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04668568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04045621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05480701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-jaeck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4788-6657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11078118X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazliak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Murawski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/mart-hg98" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.21.001.14787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-019-00239-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2018.12.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-010-0061-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79LJM74Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Constantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.11.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Power" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-05-08209-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2001.3813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chalendar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04668291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61683-0_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guerraggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40082-2_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eckes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szczeciniarz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04006397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Connes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maclarty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Szczeciniarz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sallent del Colombo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Tazzioli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/199" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Raman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04045624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04668568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04045621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05480701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>