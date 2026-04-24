--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -221,51 +221,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavaillès in the Legacy of Léon Brunschvicg: Mathematical Philosophy and the Problems of History</w:t>
+                <w:t xml:space="preserve">Mathematics and 'Depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
@@ -274,93 +274,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, II (2)</w:t>
+              <w:t xml:space="preserve">, 2025, II.2 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121491v1</w:t>
+                <w:t xml:space="preserve">hal-05121487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematics and 'Depth</w:t>
+                <w:t xml:space="preserve">Jean Cavaillès in the Legacy of Léon Brunschvicg: Mathematical Philosophy and the Problems of History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
@@ -369,69 +369,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, II.2 (1)</w:t>
+              <w:t xml:space="preserve">, 2025, II (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121487v1</w:t>
+                <w:t xml:space="preserve">hal-05121491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Second Issue of &amp;quot;La philosophie mathématique</w:t>
               </w:r>
@@ -2635,247 +2635,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spaces and structures: why, how, and other philosophical questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaëck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPACE DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is called ‘thinking’ in mathematics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lunch Time Talk – Center for Philosophy of Science, University of Pittsburgh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Philosophy of Science, University of Pittsburgh, Feb 2025, Pittsburgh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hamlet’s Dilemma: Across Mathematical Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaëck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shankar Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Annual Conference 2025 STEMAH = The University of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT and Korea University, Nov 2025, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480630v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05121477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Fréchet : &amp;quot;une puissance d’abstraction peu ordinaire&amp;quot;. Dompter l’infini par l’abstraction</w:t>
               </w:r>
@@ -2993,329 +2993,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Taming infinity: Fréchet and compactness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaëck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maurice Fréchet: Mathematics, the Abstract and the Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taming the infinite: Fréchet and compactness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maurice Fréchet: Mathematics, the abstract and the concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Jaëck; Laurent Mazliak, Oct 2023, Paris (IHP), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poetic contamination of structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHILMATHMED 2023: "Structures, and after?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination poétique de la structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHILMATHMED 2023 : "LES STRUCTURES, ET APRÈS ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201180v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-05480659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ensemble vide, ce n’est pas rien !</w:t>
               </w:r>
@@ -3433,165 +3433,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconciling heterogeneous couples: a Kantian program in Lautman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium "Albert Lautman: philosophy, mathematics, resistance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réconcilier les couples inhomogènes : un programme kantien chez Lautman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE "ALBERT LAUTMAN: PHILOSOPHIE, MATHÉMATIQUES, RÉSISTANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris (Ecole normale supérieure), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201184v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05480661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie peut-elle penser la progression des mathématiques ?”</w:t>
               </w:r>
@@ -3916,234 +3916,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modernity and generality: the case of functional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Mathematics Seminar, Institut Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The notion of function in Volterra's general approach to functional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conferences in History and Philosophy of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of functionals in a general approach by Stefan Banach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Mathematics Seminar, Painlevé Laboratory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480668v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05480670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Banach's spaces and linear operations</w:t>
               </w:r>
@@ -4261,372 +4261,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Operations in functional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMS/DMF Joint Mathematical Weekend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Aarhus, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The song of lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French–Italian Meetings in History of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of Symbolic Algebra in Duncan Gregory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHILMATH Seminar (SPHERE CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Operations in functional analysis</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functionals in 20th-century functional analysis and a double movement toward the general</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS/DMF Joint Mathematical Weekend</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">History of Mathematics Seminar, Painlevé Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From operations to operators in functional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHILMATH Seminar (SPHERE CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480675v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05480676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperreflexivity of Some Semigroupoid Algebras</w:t>
               </w:r>
@@ -5472,169 +5472,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04045624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théorie des algèbres duales et paires commutatives de contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Analyse fonctionnelle [math.FA]. Université Bordeaux 1, 1997. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04045621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dual algebras and commutative pairs of contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université Bordeaux 1, 1997. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04668568v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-04045621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5960,51 +5960,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="884616DA"/>
+    <w:nsid w:val="D56AEEF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6191,51 +6191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-jaeck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4788-6657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11078118X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazliak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Murawski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/mart-hg98" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.21.001.14787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-019-00239-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2018.12.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-010-0061-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79LJM74Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Constantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.11.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Power" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-05-08209-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2001.3813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chalendar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04668291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61683-0_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guerraggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40082-2_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eckes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szczeciniarz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04006397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Connes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maclarty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Szczeciniarz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sallent del Colombo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Tazzioli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/199" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Raman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04045624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04668568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04045621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05480701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-jaeck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4788-6657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11078118X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazliak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Murawski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/mart-hg98" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.21.001.14787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-019-00239-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2018.12.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-010-0061-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79LJM74Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Constantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.11.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Power" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-05-08209-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2001.3813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chalendar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04668291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61683-0_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guerraggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40082-2_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eckes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szczeciniarz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04006397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Connes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maclarty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Szczeciniarz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sallent del Colombo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Tazzioli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/199" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Raman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04045624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04045621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04668568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05480701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>