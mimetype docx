--- v2 (2026-04-24)
+++ v3 (2026-05-22)
@@ -3075,50 +3075,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poetic contamination of structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHILMATHMED 2023: "Structures, and after?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Taming the infinite: Fréchet and compactness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3127,126 +3196,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maurice Fréchet: Mathematics, the abstract and the concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Jaëck; Laurent Mazliak, Oct 2023, Paris (IHP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232337v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05480660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination poétique de la structure</w:t>
               </w:r>
@@ -3571,165 +3571,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Can philosophy think mathematical progress?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aix–Nantes Meeting in Philosophy and History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La philosophie peut-elle penser la progression des mathématiques ?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENCONTRE AIX-NANTES EN PHILOSOPHIE ET HISTOIRE DES MATHEMATIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201185v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05480662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unity and progress of mathematics: selected scenes from functional analysis</w:t>
               </w:r>
@@ -3916,717 +3916,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The notion of function in Volterra's general approach to functional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferences in History and Philosophy of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of functionals in a general approach by Stefan Banach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Mathematics Seminar, Painlevé Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modernity and generality: the case of functional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Mathematics Seminar, Institut Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The notion of function in Volterra's general approach to functional analysis</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Banach's spaces and linear operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conferences in History and Philosophy of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Polish School of Mathematicians Between the Wars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The use of functionals in a general approach by Stefan Banach</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some uses of the word &amp;quot;operation&amp;quot; in functional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHILMATH Seminar (SPHERE CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The song of lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French–Italian Meetings in History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The development of Symbolic Algebra in Duncan Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHILMATH Seminar (SPHERE CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operations in functional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMS/DMF Joint Mathematical Weekend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Aarhus, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From operations to operators in functional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHILMATH Seminar (SPHERE CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functionals in 20th-century functional analysis and a double movement toward the general</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Mathematics Seminar, Painlevé Laboratory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">, Nov 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480676v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05480675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperreflexivity of Some Semigroupoid Algebras</w:t>
               </w:r>
@@ -5472,169 +5472,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04045624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dual algebras and commutative pairs of contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathematics [math]. Université Bordeaux 1, 1997. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04668568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théorie des algèbres duales et paires commutatives de contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse fonctionnelle [math.FA]. Université Bordeaux 1, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04045621v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-04668568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5706,193 +5706,294 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05480701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traduction (2)</w:t>
+        <w:t xml:space="preserve">Traduction (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MATHEMATICAL THINKING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Lautman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaëck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathémagic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolmogorov et la théorie des nombres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5960,51 +6061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D56AEEF0"/>
+    <w:nsid w:val="EDF6F628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6191,51 +6292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-jaeck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4788-6657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11078118X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazliak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Murawski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/mart-hg98" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.21.001.14787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-019-00239-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2018.12.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-010-0061-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79LJM74Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Constantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.11.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Power" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-05-08209-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2001.3813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chalendar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04668291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61683-0_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guerraggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40082-2_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eckes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szczeciniarz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04006397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Connes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maclarty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Szczeciniarz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sallent del Colombo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Tazzioli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/199" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Raman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04045624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04045621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04668568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05480701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-jaeck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4788-6657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11078118X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazliak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Murawski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/mart-hg98" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.21.001.14787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-019-00239-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2018.12.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-010-0061-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79LJM74Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Constantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.11.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Power" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-05-08209-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2001.3813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chalendar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04668291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61683-0_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guerraggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40082-2_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eckes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szczeciniarz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04006397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Connes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maclarty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Szczeciniarz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03229418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sallent del Colombo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Tazzioli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/199" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Raman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480662v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04045624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04668568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04045621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05480701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lautman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>