--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -610,926 +610,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Behavior of Sand Mixed with Rubber Aggregates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical analysis of capillary bridges and coalescence in a triplet of spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Benessalah</w:t>
+                <w:t xml:space="preserve">Marie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Veylon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app112311395⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-021-01127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461672v1</w:t>
+                <w:t xml:space="preserve">hal-03462432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of capillary bridges and coalescence in a triplet of spheres</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deployable double layer tensegrity grid platforms for sea accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-021-01127-0⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.111706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.111706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462432v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployable double layer tensegrity grid platforms for sea accessibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
+                <w:t xml:space="preserve">Characterization of the expansion due to the delayed ettringite formation at the cement paste-aggregate interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L'Hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.111706⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 289, pp.122979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134295v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the expansion due to the delayed ettringite formation at the cement paste-aggregate interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Jebli</w:t>
+                <w:t xml:space="preserve">Mechanical Behavior of Sand Mixed with Rubber Aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bouferra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ibouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ismail Benessalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 289, pp.122979. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (23), pp.11395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app112311395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344116v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on a scaled test model of soil reinforced by stone columns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkhalek Bouziane</w:t>
+                <w:t xml:space="preserve">Leaching effect on concrete – Part II: mechanical behaviour evolution of ITZ during leaching at the local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Gîrboveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mounir Bouassida</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Journal of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346624v1</w:t>
+                <w:t xml:space="preserve">hal-02953521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching effect on concrete – Part II: mechanical behaviour evolution of ITZ during leaching at the local scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Gîrboveanu</w:t>
+                <w:t xml:space="preserve">Leaching effect on concrete - Part I: characterization of chemical degradation evolution of ITZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Girboveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Journal of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 50 (1), pp.129-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953521v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching effect on concrete - Part I: characterization of chemical degradation evolution of ITZ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouad Jebli</w:t>
+                <w:t xml:space="preserve">Experimental study on a scaled test model of soil reinforced by stone columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhalek Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennabi El Mandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Bouassida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1716852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513315v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaching effect on mechanical properties of cement-aggregate interface</w:t>
               </w:r>
@@ -1541,51 +1541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Malachanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1701,51 +1701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 193, pp.64 - 71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1831,51 +1831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Malachanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 161, pp.16 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1903,382 +1903,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile and shear bond strength between cement paste and aggregate subjected to high temperature</w:t>
+                <w:t xml:space="preserve">Chemical potential of a two-component liquid in porous media: The case of unsaturated soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-017-1105-8⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.36 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2016.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772581v1</w:t>
+                <w:t xml:space="preserve">hal-01412594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical potential of a two-component liquid in porous media: The case of unsaturated soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water flow in soil at small water contents: A simple approach to estimate the relative hydraulic conductivity in sandy soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bawindsom Kébré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betaboalé Naon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2016.09.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (2), pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412594v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water flow in soil at small water contents: A simple approach to estimate the relative hydraulic conductivity in sandy soil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensile and shear bond strength between cement paste and aggregate subjected to high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ouedraogo</w:t>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betaboalé Naon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (2), pp.167-176. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.12408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-017-1105-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471766v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse phenomena during wetting in granular media</w:t>
               </w:r>
@@ -2290,64 +2290,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2420,64 +2420,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73, pp.241 - 250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2550,64 +2550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79, pp.235-242. </w:t>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Salager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2754,385 +2754,385 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations par Modèles de Zones Cohésives de la fissuration en mode mixte de la pâte de ciment et de l'interface pâte de ciment/granulat sous flexion 3 points</w:t>
+                <w:t xml:space="preserve">Experimental Study of Concrete Normal Mode Cohesive behavior at the Centimeter Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
+                <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Monerie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celine Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA2022 15ème colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Conference on Fracture, ECF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Funchal, Portugal. pp.513-521, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2022.12.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717716v1</w:t>
+                <w:t xml:space="preserve">hal-04793398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Concrete Normal Mode Cohesive behavior at the Centimeter Scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+                <w:t xml:space="preserve">Simulations par Modèles de Zones Cohésives de la fissuration en mode mixte de la pâte de ciment et de l'interface pâte de ciment/granulat sous flexion 3 points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Conference on Fracture, ECF 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSMA2022 15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793398v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of mixed-mode fracture of cement paste and interface under three-point bending test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3187,51 +3187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of polycarboxylate (PCE) on cement paste bleeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Abadassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,51 +3347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th Conference of the Sustainable Solutions for Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Bucarest, Romania. pp.012092, </w:t>
@@ -3557,213 +3557,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation à l’échelle locale de la dégradation de l’interphase ciment-granulat par un traitement hygrothermique</w:t>
+                <w:t xml:space="preserve">Caractérisation à l'échelle locale de la dégradation de l'interphase cimentgranulat par un traitement hygrothermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Tlaiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38èmes Rencontres universitaires de Génie Civil - RUGC2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marrackech, Maroc. pp.373-376, </w:t>
+              <w:t xml:space="preserve">RUGC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, à distance, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.38.1.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187891v1</w:t>
+                <w:t xml:space="preserve">hal-05180774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et mise en œuvre d’une plateforme de tenségrité pour l’accessibilité à la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Hrazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3804,3839 +3804,3709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation à l'échelle locale de la dégradation de l'interphase cimentgranulat par un traitement hygrothermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tala Tlaiji</w:t>
+                <w:t xml:space="preserve">Des plateformes de tenségrité à double nappe, une solution d'accessibilité à la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180774v1</w:t>
+                <w:t xml:space="preserve">hal-03116732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on a scaled test model of soil reinforced by stone columns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bouziane Abdelkhalek</w:t>
+                <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d'essais de traction directe à l'échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Girboveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mounir Bouassida</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computational and Experimental Science and Engineering - ICCESEN-2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486703v1</w:t>
+                <w:t xml:space="preserve">hal-02084045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d'essais de traction directe à l'échelle locale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Girboveanu</w:t>
+                <w:t xml:space="preserve">Double layer tensegrity grid offshore plateform for sea accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
+              <w:t xml:space="preserve">IASS Annual Symposium 2019 - Form and Force</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083123v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plateformes de tenségrité à double nappe, une solution d'accessibilité à la mer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+                <w:t xml:space="preserve">Experimental study on a scaled test model of soil reinforced by stone columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennabi El Mandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Bouassida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computational and Experimental Science and Engineering - ICCESEN-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116732v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d'essais de traction directe à l'échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Girboveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084045v1</w:t>
+                <w:t xml:space="preserve">hal-02083123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double layer tensegrity grid offshore plateform for sea accessibility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+                <w:t xml:space="preserve">Identification d'un modèle de zone cohésive pour la zone de transition interfaciale (ITZ) entre le ciment et les granulats lors d'un essai de cisaillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS Annual Symposium 2019 - Form and Force</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115522v1</w:t>
+                <w:t xml:space="preserve">hal-01937815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des propriétés mécaniques de l'interface pâte de ciment-granulat</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'expansion due à la réaction sulfatique interne à l'échelle de l'interphase pâte de ciment-granulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937951v1</w:t>
+                <w:t xml:space="preserve">hal-01898237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un modèle de zone cohésive pour la zone de transition interfaciale (ITZ) entre le ciment et les granulats lors d'un essai de cisaillement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Salah</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale des propriétés chimio-mécaniques de l'interphase pâte de ciment-granulat par MEB et nano-indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Gîrboveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937815v1</w:t>
+                <w:t xml:space="preserve">hal-01937852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'expansion due à la réaction sulfatique interne à l'échelle de l'interphase pâte de ciment-granulat</w:t>
+                <w:t xml:space="preserve">Étude expérimentale des propriétés mécaniques de l'interface pâte de ciment-granulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898237v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale des propriétés chimio-mécaniques de l'interphase pâte de ciment-granulat par MEB et nano-indentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation expérimentale de la résistance au cisaillement de l'interface pâte de ciment-granulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">35èmes Rencontres universitaires de génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937852v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of granular media subjected to wetting</w:t>
+                <w:t xml:space="preserve">Etude expérimentale à l'échelle locale de la coalescence de ponts capillaires dans les sols granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains 2017 </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35èmes Rencontres universitaires de génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668642v1</w:t>
+                <w:t xml:space="preserve">hal-01668655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de la résistance au cisaillement de l'interface pâte de ciment-granulat</w:t>
+                <w:t xml:space="preserve">Experimental characterization of mechanical properties of the cement paste- aggregate interface in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Rencontres universitaires de génie civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders &amp; Grains 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714012014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668849v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale à l'échelle locale de la coalescence de ponts capillaires dans les sols granulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
+                <w:t xml:space="preserve">Système de tenségrité déployable et modulaire pour le développement de l'accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Rencontres universitaires de génie civil</w:t>
+              <w:t xml:space="preserve"> Rencontres universitaires de génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668655v1</w:t>
+                <w:t xml:space="preserve">hal-01668853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de tenségrité déployable et modulaire pour le développement de l'accessibilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
+                <w:t xml:space="preserve">Collapse of granular media subjected to wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Rencontres universitaires de génie civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders &amp; Grains 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714010010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668853v1</w:t>
+                <w:t xml:space="preserve">hal-01668642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of mechanical properties of the cement paste- aggregate interface in concrete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mer accessible à tous : Les systèmes de tenségrité déployables au service de l'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vigan-Amouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handicap 2016 : la recherche au service de la qualité de vie et de l'autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714012014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01634005v1</w:t>
+                <w:t xml:space="preserve">hal-01412454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cohesive zone model for the characterisation of the interfacial transition zone (ITS) between cement paste and aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Malachanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Crête, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7712/100016.2299.5387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer accessible à tous : Les systèmes de tenségrité déployables au service de l'autonomie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations de volumes et rupture lors de déshydratation d’une argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah Vigan-Amouri</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Hueckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2016 : la recherche au service de la qualité de vie et de l'autonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">GdR MeGe : Couplages Multi-Physiques et Multi-Echelles en Mécanique Géo-Environementale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412454v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de volumes et rupture lors de déshydratation d’une argile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Comportement hydromécanique des milieux granulaires fins au cours de l'imbibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Hueckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR MeGe : Couplages Multi-Physiques et Multi-Echelles en Mécanique Géo-Environementale </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">1e Congrès International sur les Ingénieries Civile, Mécanique et Electrique pour l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328073v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydromécanique des milieux granulaires fins au cours de l'imbibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de la lixiviation du béton à l'échelle de l'interface pâte de ciment-granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boleslaw Bm Mielniczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fj Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cp Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd Sel El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1e Congrès International sur les Ingénieries Civile, Mécanique et Electrique pour l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412438v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de la lixiviation du béton à l'échelle de l'interface pâte de ciment-granulats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd Sel El Youssoufi</w:t>
+                <w:t xml:space="preserve">Les systèmes de tenségrité déployables : application à l'accessibilité de la baignade en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167695v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de tenségrité déployables : application à l'accessibilité de la baignade en mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
+                <w:t xml:space="preserve">Processus d'effondrement d'origine hydrique dans les milieux granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167613v1</w:t>
+                <w:t xml:space="preserve">hal-01167669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'effondrement d'origine hydrique dans les milieux granulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
+                <w:t xml:space="preserve">Comportement chimio-mécanique du béton lixivié à l'échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">1e Congrès International sur les Ingénieries Civile, Mécanique et Electrique pour l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167669v1</w:t>
+                <w:t xml:space="preserve">hal-01412391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement chimio-mécanique du béton lixivié à l'échelle locale</w:t>
+                <w:t xml:space="preserve">Comportement mécanique du béton dégradé à l'échelle de l'interface ciment-granulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1e Congrès International sur les Ingénieries Civile, Mécanique et Electrique pour l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412391v1</w:t>
+                <w:t xml:space="preserve">hal-01171218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique du béton dégradé à l'échelle de l'interface ciment-granulats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effondrement de milieux granulaires lors de l'imbibition d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fj Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. El Mandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171218v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effondrement de milieux granulaires lors de l'imbibition d'eau</w:t>
+                <w:t xml:space="preserve">Processus d’effondrement d’origine hydrique dans les milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">GdR MeGe : Milieux granulaires polyphasique. Capillarité-Cimentation- Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171201v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d’effondrement d’origine hydrique dans les milieux granulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
+                <w:t xml:space="preserve">Compactage à faible teneur en eau de sols de remblais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ouguemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR MeGe : Milieux granulaires polyphasique. Capillarité-Cimentation- Erosion</w:t>
+              <w:t xml:space="preserve"> GdR MeGe : Milieux granulaires polyphasique. Capillarité-Cimentation- Erosion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328049v1</w:t>
+                <w:t xml:space="preserve">hal-01328164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compactage à faible teneur en eau de sols de remblais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Ouguemat</w:t>
+                <w:t xml:space="preserve">Effect of water on granular matter mechanics, macroscopic scale: Collapse of granular media during wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lkhadir Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elomari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> GdR MeGe : Milieux granulaires polyphasique. Capillarité-Cimentation- Erosion </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ALERT Workshop 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328164v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water on granular matter mechanics, macroscopic scale: Collapse of granular media during wetting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
+                <w:t xml:space="preserve">Apport de l’imagerie dans l’étude de l’interface ciment-granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boleslaw Mielniczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT Workshop 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aussois, France</w:t>
+              <w:t xml:space="preserve">Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090477v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’imagerie dans l’étude de l’interface ciment-granulats</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement et de la rupture du béton à l’échelle de l’interface ciment-granulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boleslaw Mielniczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102811v1</w:t>
+                <w:t xml:space="preserve">hal-01102725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement et de la rupture du béton à l’échelle de l’interface ciment-granulats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La plateforme technique &amp;quot;Le Bâtim'Handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Handicap 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.81-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102725v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plateforme technique &amp;quot;Le Bâtim'Handicap</w:t>
+                <w:t xml:space="preserve">L'accessibilité au logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.81-86</w:t>
+              <w:t xml:space="preserve">DREAL - Bâtiments Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017247v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accessibilité au logement</w:t>
+                <w:t xml:space="preserve">Conception et réalisation d'une plateforme technique &amp;quot; logement témoin accessible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DREAL - Bâtiments Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017238v1</w:t>
+                <w:t xml:space="preserve">hal-00984693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une plateforme technique &amp;quot; logement témoin accessible</w:t>
+                <w:t xml:space="preserve">Les plateformes &amp;quot;longévité&amp;quot; sur Nîmes Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cyril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Corte, France</w:t>
+              <w:t xml:space="preserve">La " Silver economy ", une priorité nationale : " bien vieillir chez soi ", un moteur de développement économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984693v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme &amp;quot; logement accessible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'accessibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7646,65 +7516,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical Behaviour of a Soil. Yield Surface Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Saix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7723,51 +7593,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fremond, Michel, Maceri, Franco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Modelling and Computational Issues in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.123-132, 2005, 978-3-540-25567-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7777,231 +7647,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage de modules de tenségrités pliables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Devic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 16 54269. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage de modules de tenségrités pliables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO 2017 /194775 Al. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8011,100 +7881,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude du transport de matière et de la rhéologie dans les sols non saturés à différentes températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Montpellier II - Sciences et Techniques du Languedoc, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8114,105 +7984,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’expérimentation multi-physique et multi-échelle à l’étude de certaines pathologies d’ouvrages en géomatériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géotechnique. Université de Montpellier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02934621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8359,51 +8229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G&#238;rboveanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benjelloun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouferra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ibouh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2023-s2-052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjelloun Mohamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouferra Rachid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibouh Hassan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benessalah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01127-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122979" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Bouziane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennabi El Mandour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Omari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bouassida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1716852" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953521v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Girboveanu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1105-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2016.09.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bawindsom K&#233;br&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouedraogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboal&#233; Naon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12408" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Korchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1177602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelissou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/664/1/012092" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187891v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Tlaiji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.65" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180774v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Abdelkhalek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714010010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634005v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714012014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412467v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2299.5387" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Hueckel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412438v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Lakhal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167695v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Bm Mielniczuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fj Jamin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d Sel El Youssoufi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171218v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Omari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mandour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171201v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakhal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouguemat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lkhadir Lakhal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elomari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017238v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cyril" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412518v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02934621v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G&#238;rboveanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benjelloun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouferra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ibouh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2023-s2-052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjelloun Mohamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouferra Rachid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibouh Hassan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01127-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122979" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benessalah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Girboveanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Bouziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennabi El Mandour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Omari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bouassida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1716852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2016.09.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bawindsom K&#233;br&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouedraogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboal&#233; Naon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12408" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1105-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Korchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1177602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelissou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.065" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/664/1/012092" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Tlaiji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.65" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Abdelkhalek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714012014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668642v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714010010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412467v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2299.5387" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Hueckel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Lakhal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Bm Mielniczuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fj Jamin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d Sel El Youssoufi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Omari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mandour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakhal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouguemat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lkhadir Lakhal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elomari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cyril" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02934621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>