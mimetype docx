--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -610,408 +610,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of capillary bridges and coalescence in a triplet of spheres</w:t>
+                <w:t xml:space="preserve">Deployable double layer tensegrity grid platforms for sea accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Miot</w:t>
+                <w:t xml:space="preserve">Issam Hrazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Veylon</w:t>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Wautier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-021-01127-0⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.111706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.111706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462432v1</w:t>
+                <w:t xml:space="preserve">hal-03134295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployable double layer tensegrity grid platforms for sea accessibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the expansion due to the delayed ettringite formation at the cement paste-aggregate interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L'Hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Hrazmi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.111706⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 289, pp.122979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134295v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the expansion due to the delayed ettringite formation at the cement paste-aggregate interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+                <w:t xml:space="preserve">Numerical analysis of capillary bridges and coalescence in a triplet of spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Veylon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelissou</w:t>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. L'Hôpital</w:t>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 289, pp.122979. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-021-01127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344116v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behavior of Sand Mixed with Rubber Aggregates</w:t>
               </w:r>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Journal of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (1), pp.129-137</w:t>
@@ -1541,51 +1541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Malachanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1701,51 +1701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 193, pp.64 - 71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1831,51 +1831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Malachanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 161, pp.16 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1935,51 +1935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.36 - 45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2186,51 +2186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2303,51 +2303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2433,51 +2433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73, pp.241 - 250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2550,64 +2550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79, pp.235-242. </w:t>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Salager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2807,51 +2807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Concrete Normal Mode Cohesive behavior at the Centimeter Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3088,51 +3088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3347,51 +3347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th Conference of the Sustainable Solutions for Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Bucarest, Romania. pp.012092, </w:t>
@@ -3615,51 +3615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, à distance, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3693,77 +3693,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et mise en œuvre d’une plateforme de tenségrité pour l’accessibilité à la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Hrazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3804,368 +3804,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plateformes de tenségrité à double nappe, une solution d'accessibilité à la mer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+                <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d'essais de traction directe à l'échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Girboveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116732v1</w:t>
+                <w:t xml:space="preserve">hal-02084045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d'essais de traction directe à l'échelle locale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Girboveanu</w:t>
+                <w:t xml:space="preserve">Double layer tensegrity grid offshore plateform for sea accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">IASS Annual Symposium 2019 - Form and Force</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084045v1</w:t>
+                <w:t xml:space="preserve">hal-03115522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double layer tensegrity grid offshore plateform for sea accessibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Des plateformes de tenségrité à double nappe, une solution d'accessibilité à la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Hrazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS Annual Symposium 2019 - Form and Force</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115522v1</w:t>
+                <w:t xml:space="preserve">hal-03116732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on a scaled test model of soil reinforced by stone columns</w:t>
               </w:r>
@@ -4395,260 +4395,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un modèle de zone cohésive pour la zone de transition interfaciale (ITZ) entre le ciment et les granulats lors d'un essai de cisaillement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de l'expansion due à la réaction sulfatique interne à l'échelle de l'interphase pâte de ciment-granulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937815v1</w:t>
+                <w:t xml:space="preserve">hal-01898237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'expansion due à la réaction sulfatique interne à l'échelle de l'interphase pâte de ciment-granulat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification d'un modèle de zone cohésive pour la zone de transition interfaciale (ITZ) entre le ciment et les granulats lors d'un essai de cisaillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898237v1</w:t>
+                <w:t xml:space="preserve">hal-01937815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale des propriétés chimio-mécaniques de l'interphase pâte de ciment-granulat par MEB et nano-indentation</w:t>
               </w:r>
@@ -4811,51 +4811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4874,455 +4874,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de la résistance au cisaillement de l'interface pâte de ciment-granulat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Jebli</w:t>
+                <w:t xml:space="preserve">Etude expérimentale à l'échelle locale de la coalescence de ponts capillaires dans les sols granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Rencontres universitaires de génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668849v1</w:t>
+                <w:t xml:space="preserve">hal-01668655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale à l'échelle locale de la coalescence de ponts capillaires dans les sols granulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de la résistance au cisaillement de l'interface pâte de ciment-granulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Rencontres universitaires de génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668655v1</w:t>
+                <w:t xml:space="preserve">hal-01668849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of mechanical properties of the cement paste- aggregate interface in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Jebli</w:t>
+                <w:t xml:space="preserve">Système de tenségrité déployable et modulaire pour le développement de l'accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Rencontres universitaires de génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634005v1</w:t>
+                <w:t xml:space="preserve">hal-01668853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de tenségrité déployable et modulaire pour le développement de l'accessibilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
+                <w:t xml:space="preserve">Experimental characterization of mechanical properties of the cement paste- aggregate interface in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Rencontres universitaires de génie civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders &amp; Grains 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714012014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668853v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of granular media subjected to wetting</w:t>
               </w:r>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5425,64 +5425,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer accessible à tous : Les systèmes de tenségrité déployables au service de l'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigan-Amouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5631,459 +5631,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de volumes et rupture lors de déshydratation d’une argile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de la lixiviation du béton à l'échelle de l'interface pâte de ciment-granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Hueckel</w:t>
+                <w:t xml:space="preserve">Boleslaw Bm Mielniczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fj Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cp Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd Sel El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR MeGe : Couplages Multi-Physiques et Multi-Echelles en Mécanique Géo-Environementale </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328073v1</w:t>
+                <w:t xml:space="preserve">hal-01167695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydromécanique des milieux granulaires fins au cours de l'imbibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
+                <w:t xml:space="preserve">Les systèmes de tenségrité déployables : application à l'accessibilité de la baignade en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1e Congrès International sur les Ingénieries Civile, Mécanique et Electrique pour l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412438v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de la lixiviation du béton à l'échelle de l'interface pâte de ciment-granulats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fj Jamin</w:t>
+                <w:t xml:space="preserve">Comportement hydromécanique des milieux granulaires fins au cours de l'imbibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cp Pelissou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd Sel El Youssoufi</w:t>
+                <w:t xml:space="preserve">E.K. Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">1e Congrès International sur les Ingénieries Civile, Mécanique et Electrique pour l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167695v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de tenségrité déployables : application à l'accessibilité de la baignade en mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
+                <w:t xml:space="preserve">Variations de volumes et rupture lors de déshydratation d’une argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Hueckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">GdR MeGe : Couplages Multi-Physiques et Multi-Echelles en Mécanique Géo-Environementale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167613v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'effondrement d'origine hydrique dans les milieux granulaires</w:t>
               </w:r>
@@ -6095,51 +6095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6216,51 +6216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1e Congrès International sur les Ingénieries Civile, Mécanique et Electrique pour l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6311,51 +6311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6419,90 +6419,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effondrement de milieux granulaires lors de l'imbibition d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fj Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6553,51 +6553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR MeGe : Milieux granulaires polyphasique. Capillarité-Cimentation- Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6648,51 +6648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ouguemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> GdR MeGe : Milieux granulaires polyphasique. Capillarité-Cimentation- Erosion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6711,299 +6711,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water on granular matter mechanics, macroscopic scale: Collapse of granular media during wetting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
+                <w:t xml:space="preserve">Apport de l’imagerie dans l’étude de l’interface ciment-granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boleslaw Mielniczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT Workshop 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aussois, France</w:t>
+              <w:t xml:space="preserve">Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090477v1</w:t>
+                <w:t xml:space="preserve">hal-01102811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’imagerie dans l’étude de l’interface ciment-granulats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boleslaw Mielniczuk</w:t>
+                <w:t xml:space="preserve">Effect of water on granular matter mechanics, macroscopic scale: Collapse of granular media during wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lkhadir Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elomari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ALERT Workshop 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102811v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement et de la rupture du béton à l’échelle de l’interface ciment-granulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boleslaw Mielniczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7261,51 +7261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7530,51 +7530,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical Behaviour of a Soil. Yield Surface Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Saix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7674,64 +7674,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage de modules de tenségrités pliables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Devic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7775,64 +7775,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage de modules de tenségrités pliables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Devic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8229,51 +8229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G&#238;rboveanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benjelloun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouferra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ibouh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2023-s2-052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjelloun Mohamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouferra Rachid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibouh Hassan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01127-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122979" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benessalah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Girboveanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Bouziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennabi El Mandour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Omari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bouassida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1716852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2016.09.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bawindsom K&#233;br&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouedraogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboal&#233; Naon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12408" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1105-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Korchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1177602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelissou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.065" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/664/1/012092" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Tlaiji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.65" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Abdelkhalek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714012014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668642v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714010010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412467v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2299.5387" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Hueckel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Lakhal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Bm Mielniczuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fj Jamin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d Sel El Youssoufi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Omari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mandour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakhal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouguemat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lkhadir Lakhal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elomari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cyril" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02934621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G&#238;rboveanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benjelloun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouferra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ibouh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2023-s2-052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjelloun Mohamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouferra Rachid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibouh Hassan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01127-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benessalah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Girboveanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Bouziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennabi El Mandour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Omari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bouassida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1716852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2016.09.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bawindsom K&#233;br&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouedraogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboal&#233; Naon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12408" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1105-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Korchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1177602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelissou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.065" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/664/1/012092" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Tlaiji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.65" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Abdelkhalek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634005v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714012014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668642v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714010010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412467v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2299.5387" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Bm Mielniczuk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fj Jamin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d Sel El Youssoufi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Lakhal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Hueckel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Omari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mandour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakhal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouguemat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lkhadir Lakhal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elomari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cyril" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02934621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>