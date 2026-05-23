--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -610,408 +610,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployable double layer tensegrity grid platforms for sea accessibility</w:t>
+                <w:t xml:space="preserve">Numerical analysis of capillary bridges and coalescence in a triplet of spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+                <w:t xml:space="preserve">Marie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Averseng</w:t>
+                <w:t xml:space="preserve">Guillaume Veylon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.111706⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-021-01127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134295v1</w:t>
+                <w:t xml:space="preserve">hal-03462432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the expansion due to the delayed ettringite formation at the cement paste-aggregate interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Jebli</w:t>
+                <w:t xml:space="preserve">Deployable double layer tensegrity grid platforms for sea accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122979⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.111706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.111706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344116v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of capillary bridges and coalescence in a triplet of spheres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Veylon</w:t>
+                <w:t xml:space="preserve">Characterization of the expansion due to the delayed ettringite formation at the cement paste-aggregate interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Wautier</w:t>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Philippe</w:t>
+                <w:t xml:space="preserve">E. L'Hôpital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (3), </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 289, pp.122979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-021-01127-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462432v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behavior of Sand Mixed with Rubber Aggregates</w:t>
               </w:r>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Journal of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (1), pp.129-137</w:t>
@@ -1541,51 +1541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Malachanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1643,287 +1643,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohesive zone model for the characterization of adhesion between cement paste and aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of mechanical properties of the cement-aggregate interface in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Malachanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 193, pp.64 - 71. </w:t>
+              <w:t xml:space="preserve">, 2018, 161, pp.16 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.10.188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.11.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912699v1</w:t>
+                <w:t xml:space="preserve">hal-01772491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of mechanical properties of the cement-aggregate interface in concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cohesive zone model for the characterization of adhesion between cement paste and aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 161, pp.16 - 25. </w:t>
+              <w:t xml:space="preserve">, 2018, 193, pp.64 - 71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.11.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.10.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772491v1</w:t>
+                <w:t xml:space="preserve">hal-01912699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical potential of a two-component liquid in porous media: The case of unsaturated soil</w:t>
               </w:r>
@@ -1935,51 +1935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.36 - 45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2186,51 +2186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2258,274 +2258,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse phenomena during wetting in granular media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
+                <w:t xml:space="preserve">Influence of leaching on the local mechanical properties of an aggregate-cement paste composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1177602⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73, pp.241 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405268v1</w:t>
+                <w:t xml:space="preserve">hal-01405475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of leaching on the local mechanical properties of an aggregate-cement paste composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Jebli</w:t>
+                <w:t xml:space="preserve">Collapse phenomena during wetting in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73, pp.241 - 250. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1177602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405475v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of behavior and cracking of a cement paste confined between spherical aggregate particles</w:t>
               </w:r>
@@ -2550,64 +2550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79, pp.235-242. </w:t>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Salager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2788,528 +2788,528 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Concrete Normal Mode Cohesive behavior at the Centimeter Scale</w:t>
+                <w:t xml:space="preserve">Simulations par Modèles de Zones Cohésives de la fissuration en mode mixte de la pâte de ciment et de l'interface pâte de ciment/granulat sous flexion 3 points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Conference on Fracture, ECF 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSMA2022 15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793398v1</w:t>
+                <w:t xml:space="preserve">hal-03717716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations par Modèles de Zones Cohésives de la fissuration en mode mixte de la pâte de ciment et de l'interface pâte de ciment/granulat sous flexion 3 points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of Concrete Normal Mode Cohesive behavior at the Centimeter Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celine Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA2022 15ème colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Conference on Fracture, ECF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Funchal, Portugal. pp.513-521, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2022.12.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717716v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation of mixed-mode fracture of cement paste and interface under three-point bending test</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the effect of polycarboxylate (PCE) on cement paste bleeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Péralès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Pelissou</w:t>
+                <w:t xml:space="preserve">Mimoune Abadassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoMaD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">PCE 2022 - 4th International Conference on Polycarboxylate Superplasticizers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879807v1</w:t>
+                <w:t xml:space="preserve">hal-03820496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of polycarboxylate (PCE) on cement paste bleeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigation of mixed-mode fracture of cement paste and interface under three-point bending test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCE 2022 - 4th International Conference on Polycarboxylate Superplasticizers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Online, Germany</w:t>
+              <w:t xml:space="preserve">NoMaD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820496v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the chemo-mechanical properties of the interfacial transition zone of concrete</w:t>
               </w:r>
@@ -3347,51 +3347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th Conference of the Sustainable Solutions for Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Bucarest, Romania. pp.012092, </w:t>
@@ -3602,64 +3602,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, à distance, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3693,77 +3693,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et mise en œuvre d’une plateforme de tenségrité pour l’accessibilité à la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Hrazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3804,208 +3804,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d'essais de traction directe à l'échelle locale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Girboveanu</w:t>
+                <w:t xml:space="preserve">Des plateformes de tenségrité à double nappe, une solution d'accessibilité à la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084045v1</w:t>
+                <w:t xml:space="preserve">hal-03116732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double layer tensegrity grid offshore plateform for sea accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Hrazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4037,135 +4020,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plateformes de tenségrité à double nappe, une solution d'accessibilité à la mer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+                <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d'essais de traction directe à l'échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Girboveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116732v1</w:t>
+                <w:t xml:space="preserve">hal-02084045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on a scaled test model of soil reinforced by stone columns</w:t>
               </w:r>
@@ -4276,51 +4276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d'essais de traction directe à l'échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Girboveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4328,51 +4328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
@@ -4395,260 +4395,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'expansion due à la réaction sulfatique interne à l'échelle de l'interphase pâte de ciment-granulat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification d'un modèle de zone cohésive pour la zone de transition interfaciale (ITZ) entre le ciment et les granulats lors d'un essai de cisaillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898237v1</w:t>
+                <w:t xml:space="preserve">hal-01937815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un modèle de zone cohésive pour la zone de transition interfaciale (ITZ) entre le ciment et les granulats lors d'un essai de cisaillement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de l'expansion due à la réaction sulfatique interne à l'échelle de l'interphase pâte de ciment-granulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937815v1</w:t>
+                <w:t xml:space="preserve">hal-01898237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale des propriétés chimio-mécaniques de l'interphase pâte de ciment-granulat par MEB et nano-indentation</w:t>
               </w:r>
@@ -4811,51 +4811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4874,511 +4874,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale à l'échelle locale de la coalescence de ponts capillaires dans les sols granulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de la résistance au cisaillement de l'interface pâte de ciment-granulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Rencontres universitaires de génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668655v1</w:t>
+                <w:t xml:space="preserve">hal-01668849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de la résistance au cisaillement de l'interface pâte de ciment-granulat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Jebli</w:t>
+                <w:t xml:space="preserve">Etude expérimentale à l'échelle locale de la coalescence de ponts capillaires dans les sols granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Rencontres universitaires de génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668849v1</w:t>
+                <w:t xml:space="preserve">hal-01668655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de tenségrité déployable et modulaire pour le développement de l'accessibilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
+                <w:t xml:space="preserve">Experimental characterization of mechanical properties of the cement paste- aggregate interface in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Rencontres universitaires de génie civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders &amp; Grains 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714012014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668853v1</w:t>
+                <w:t xml:space="preserve">hal-01634005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of mechanical properties of the cement paste- aggregate interface in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Jebli</w:t>
+                <w:t xml:space="preserve">Système de tenségrité déployable et modulaire pour le développement de l'accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Rencontres universitaires de génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714012014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01634005v1</w:t>
+                <w:t xml:space="preserve">hal-01668853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of granular media subjected to wetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5425,64 +5425,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer accessible à tous : Les systèmes de tenségrité déployables au service de l'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigan-Amouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5631,515 +5631,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de la lixiviation du béton à l'échelle de l'interface pâte de ciment-granulats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Jebli</w:t>
+                <w:t xml:space="preserve">Variations de volumes et rupture lors de déshydratation d’une argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boleslaw Bm Mielniczuk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd Sel El Youssoufi</w:t>
+                <w:t xml:space="preserve">Tomasz Hueckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">GdR MeGe : Couplages Multi-Physiques et Multi-Echelles en Mécanique Géo-Environementale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167695v1</w:t>
+                <w:t xml:space="preserve">hal-01328073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de tenségrité déployables : application à l'accessibilité de la baignade en mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
+                <w:t xml:space="preserve">Comportement hydromécanique des milieux granulaires fins au cours de l'imbibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">1e Congrès International sur les Ingénieries Civile, Mécanique et Electrique pour l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167613v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydromécanique des milieux granulaires fins au cours de l'imbibition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de la lixiviation du béton à l'échelle de l'interface pâte de ciment-granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boleslaw Bm Mielniczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fj Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.K. Lakhal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+                <w:t xml:space="preserve">Céline Cp Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd Sel El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1e Congrès International sur les Ingénieries Civile, Mécanique et Electrique pour l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412438v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de volumes et rupture lors de déshydratation d’une argile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+                <w:t xml:space="preserve">Les systèmes de tenségrité déployables : application à l'accessibilité de la baignade en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Hueckel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR MeGe : Couplages Multi-Physiques et Multi-Echelles en Mécanique Géo-Environementale </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328073v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'effondrement d'origine hydrique dans les milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6216,51 +6216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1e Congrès International sur les Ingénieries Civile, Mécanique et Electrique pour l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6311,51 +6311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,103 +6406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effondrement de milieux granulaires lors de l'imbibition d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fj Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6527,77 +6527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d’effondrement d’origine hydrique dans les milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR MeGe : Milieux granulaires polyphasique. Capillarité-Cimentation- Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6648,51 +6648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ouguemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> GdR MeGe : Milieux granulaires polyphasique. Capillarité-Cimentation- Erosion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6711,338 +6711,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’imagerie dans l’étude de l’interface ciment-granulats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boleslaw Mielniczuk</w:t>
+                <w:t xml:space="preserve">Effect of water on granular matter mechanics, macroscopic scale: Collapse of granular media during wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lkhadir Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elomari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ALERT Workshop 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102811v1</w:t>
+                <w:t xml:space="preserve">hal-01090477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water on granular matter mechanics, macroscopic scale: Collapse of granular media during wetting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra El Korchi</w:t>
+                <w:t xml:space="preserve">Apport de l’imagerie dans l’étude de l’interface ciment-granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boleslaw Mielniczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT Workshop 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aussois, France</w:t>
+              <w:t xml:space="preserve">Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090477v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement et de la rupture du béton à l’échelle de l’interface ciment-granulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boleslaw Mielniczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
@@ -7065,178 +7065,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plateforme technique &amp;quot;Le Bâtim'Handicap</w:t>
+                <w:t xml:space="preserve">L'accessibilité au logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.81-86</w:t>
+              <w:t xml:space="preserve">DREAL - Bâtiments Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017247v1</w:t>
+                <w:t xml:space="preserve">hal-01017238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accessibilité au logement</w:t>
+                <w:t xml:space="preserve">La plateforme technique &amp;quot;Le Bâtim'Handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DREAL - Bâtiments Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Handicap 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.81-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017238v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'une plateforme technique &amp;quot; logement témoin accessible</w:t>
               </w:r>
@@ -7248,64 +7248,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7530,51 +7530,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical Behaviour of a Soil. Yield Surface Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Saix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7674,64 +7674,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage de modules de tenségrités pliables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Devic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7775,64 +7775,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage de modules de tenségrités pliables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Devic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8229,51 +8229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G&#238;rboveanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benjelloun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouferra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ibouh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2023-s2-052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjelloun Mohamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouferra Rachid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibouh Hassan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01127-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benessalah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Girboveanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Bouziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennabi El Mandour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Omari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bouassida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1716852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2016.09.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bawindsom K&#233;br&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouedraogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboal&#233; Naon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12408" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1105-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Korchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1177602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelissou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.065" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/664/1/012092" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Tlaiji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.65" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Abdelkhalek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634005v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714012014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668642v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714010010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412467v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2299.5387" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Bm Mielniczuk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fj Jamin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d Sel El Youssoufi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Lakhal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Hueckel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Omari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mandour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakhal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouguemat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lkhadir Lakhal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elomari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cyril" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02934621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G&#238;rboveanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benjelloun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouferra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ibouh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2023-s2-052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjelloun Mohamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouferra Rachid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibouh Hassan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01127-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122979" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benessalah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Girboveanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Bouziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennabi El Mandour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Omari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bouassida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1716852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.188" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2016.09.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bawindsom K&#233;br&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouedraogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboal&#233; Naon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12408" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1105-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Korchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1177602" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelissou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/664/1/012092" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Tlaiji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.65" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Abdelkhalek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714012014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668642v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714010010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412467v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2299.5387" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Hueckel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Lakhal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Bm Mielniczuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fj Jamin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d Sel El Youssoufi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Omari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mandour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakhal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouguemat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lkhadir Lakhal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elomari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cyril" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02934621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>