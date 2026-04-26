--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -243,416 +243,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unapparent trees: escaping enemies in time by being discreet, unpredictable and inaccessible</w:t>
+                <w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumen Mallick</w:t>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freerk Molleman</w:t>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Yguel</w:t>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Müller</w:t>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Georges</w:t>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e11218. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oik.11218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100769v1</w:t>
+                <w:t xml:space="preserve">hal-05078884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living things are showing increasing anomalies in their seasonal activity, which could disrupt the dynamics of biodiversity and ecosystems</w:t>
+                <w:t xml:space="preserve">Unapparent trees: escaping enemies in time by being discreet, unpredictable and inaccessible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+                <w:t xml:space="preserve">Soumen Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
+                <w:t xml:space="preserve">Freerk Molleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Benjamin Yguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin van Reeth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jörg Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-16585-2⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e11218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oik.11218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300091v1</w:t>
+                <w:t xml:space="preserve">hal-05100769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Living things are showing increasing anomalies in their seasonal activity, which could disrupt the dynamics of biodiversity and ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Labbas</w:t>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+                <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colin van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.32860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-16585-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05078884v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
               </w:r>
@@ -1038,230 +1038,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The within-population variability of leaf spring and autumn phenology is influenced by temperature in temperate deciduous trees</w:t>
+                <w:t xml:space="preserve">Budburst date of Quercus petraea is delayed in mixed stands with Pinus sylvestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Denéchère</w:t>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bonne</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00484-019-01762-6⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 300, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735790v1</w:t>
+                <w:t xml:space="preserve">hal-03209305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher sample sizes and observer inter‐calibration are needed for reliable scoring of leaf phenology in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guohua Liu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy Denéchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1276,264 +1276,264 @@
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.13656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budburst date of Quercus petraea is delayed in mixed stands with Pinus sylvestris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The within-population variability of leaf spring and autumn phenology is influenced by temperature in temperate deciduous trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Denéchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perot</w:t>
+                <w:t xml:space="preserve">Ecaterina-Nicoleta Apostol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Couteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 300, 8 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.369-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00484-019-01762-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209305v1</w:t>
+                <w:t xml:space="preserve">hal-02735790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences et recherches participatives : comment les équipes techniques sont-elles concernées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sciences et Recherches Participatives à INRAE, Numéro Spécial 01, pp.96-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS01-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
@@ -1544,458 +1544,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance du site du mont Ventoux pour les études de lutte biologique sur la processionnaire du pin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre l’effet du climat sur le fonctionnement des arbres : l’étude de la phénologie végétative et reproductive au mont Ventoux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Martin</w:t>
+                <w:t xml:space="preserve">Marianne Corréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63-64, pp.37-39</w:t>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727964v1</w:t>
+                <w:t xml:space="preserve">hal-03727684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’effet du climat sur le fonctionnement des arbres : l’étude de la phénologie végétative et reproductive au mont Ventoux.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Corréard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63-64, pp.29-32</w:t>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727684v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Importance du site du mont Ventoux pour les études de lutte biologique sur la processionnaire du pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Amm</w:t>
+                <w:t xml:space="preserve">Marianne Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bontemps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+                <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63-64, pp.40-45</w:t>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281778v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une standardisation des conditions lumineuses en chambre climatique et un échantillonnage adapté pour une meilleure compréhension des déterminants environnementaux impliqués dans le débourrement chez une espèce ligneuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2102,51 +2102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 90, pp.1-26</w:t>
@@ -2175,103 +2175,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des nichoirs à mésange contre la processionnaire du pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, octobre 2016 (697), pp.20-25</w:t>
@@ -2326,51 +2326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,77 +2434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processionnaire du pin, l'INRA a invité le biocontrôle au SIA 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Brinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helfried Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ravart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 54 (1), pp.67-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2802,1303 +2802,1256 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts par des approches de génétique, écologique et écophysiologique : Présentation du projet Occigen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Retour d’expérience sur une méthode d’observation de la phénologie foliaire par caméra numérique en site forestier de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Quelle(s) gestion(s) de la forêt face à l’impact climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PNR du Pilat; IPAMAC, May 2024, Marlhes, France</w:t>
+              <w:t xml:space="preserve">Journées 2025 du Réseau TEMPO (Réseau National d’Observatoires de la Phénologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau TEMPO, Oct 2025, Centre International de Conférences – Météo-Pôle - TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954782v1</w:t>
+                <w:t xml:space="preserve">hal-05520615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saulnier</w:t>
+                <w:t xml:space="preserve">Geoffrey Bédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Bédé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique du Cormier (sorbus domestica)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts par des approches de génétique, écologique et écophysiologique : Présentation du projet Occigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence grand public dans le cadre du projet de science participative Cormier 3R : Convergence Cormier - Réseau, Ressources et Résilience d'un arbre oublié au service de la transition agro-écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Au pays d'en haut, Nov 2022, Lavaur, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Quelle(s) gestion(s) de la forêt face à l’impact climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PNR du Pilat; IPAMAC, May 2024, Marlhes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950981v1</w:t>
+                <w:t xml:space="preserve">hal-04954782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCCIGEN - Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts d’Occitanie : Approche génétique, écologique et écophysiologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">La génétique du Cormier (sorbus domestica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges autour des programmes de recherche menés à la Réserve Naturelle de la Forêt de la Massane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Conférence grand public dans le cadre du projet de science participative Cormier 3R : Convergence Cormier - Réseau, Ressources et Résilience d'un arbre oublié au service de la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Au pays d'en haut, Nov 2022, Lavaur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681655v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique de quelques résineux méditerranéens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">OCCIGEN - Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts d’Occitanie : Approche génétique, écologique et écophysiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Couchey, France</w:t>
+              <w:t xml:space="preserve">Journée d’échanges autour des programmes de recherche menés à la Réserve Naturelle de la Forêt de la Massane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789179v1</w:t>
+                <w:t xml:space="preserve">hal-03681655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Groenland à nos jardins, les espèces face au climat</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique de quelques résineux méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences sur la place : Causeries scientifiques 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France Bleu Lorraine., Sep 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Couchey, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606810v1</w:t>
+                <w:t xml:space="preserve">hal-02789179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les réponses des écosystèmes forestiers au changement climatique pour bien anticiper les conséquences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avancées méthodologiques sur l’étude des déterminants impliqués dans le débourrement chez le Hêtre commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marloie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ans du RENECOFOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Oct 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe de Travail Dormance du SOERE TEMPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619007v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées méthodologiques sur l’étude des déterminants impliqués dans le débourrement chez le Hêtre commun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser les réponses des écosystèmes forestiers au changement climatique pour bien anticiper les conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe de Travail Dormance du SOERE TEMPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">25 ans du RENECOFOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Oct 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734094v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La senescence foliaire vue par la filière forestière : intérêts, protocole et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du Groenland à nos jardins, les espèces face au climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre TEMPO de la filière "Fruitier"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national d’observatoires de la phénologie (TEMPO)., Oct 2017, Avignon, France. 33 p</w:t>
+              <w:t xml:space="preserve">Les Sciences sur la place : Causeries scientifiques 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Bleu Lorraine., Sep 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785740v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réguler la processionnaire du pin en favorisant la nidification des mésanges : résultats de 8 à 10 années d'études</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Martin</w:t>
+                <w:t xml:space="preserve">La senescence foliaire vue par la filière forestière : intérêts, protocole et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPP – 4. conference sur l'entretien des jardins végétalisés et infrastructures Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Oct 2016, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">Rencontre TEMPO de la filière "Fruitier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national d’observatoires de la phénologie (TEMPO)., Oct 2017, Avignon, France. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606368v1</w:t>
+                <w:t xml:space="preserve">hal-02785740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la distribution spatiale de surface et de biomasse foliaires de couverts forestiers méditerranéens à partir de nuages de points acquis par un LiDAR Terrestre.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating canopy load and bulk density distribution using calibrated T-LiDAR indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795202v1</w:t>
+                <w:t xml:space="preserve">hal-02794505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du phytovolume arbustif à partir d'un LiDAR terrestre en région méditerranéenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4143,1759 +4096,1888 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating canopy load and bulk density distribution using calibrated T-LiDAR indices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la distribution spatiale de surface et de biomasse foliaires de couverts forestiers méditerranéens à partir de nuages de points acquis par un LiDAR Terrestre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
+              <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794505v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La levée de dormance: évènement ou processus dynamique intégré aux autres déterminants du débourrement?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dantec</w:t>
+                <w:t xml:space="preserve">Réguler la processionnaire du pin en favorisant la nidification des mésanges : résultats de 8 à 10 années d'études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
+              <w:t xml:space="preserve">AFPP – 4. conference sur l'entretien des jardins végétalisés et infrastructures Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Oct 2016, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742636v1</w:t>
+                <w:t xml:space="preserve">hal-01606368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonisation des protocoles d’observation de la phénologie des arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PHENOLOGIE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du niveau de dormance des bourgeons avec la NIRS, résultats préliminaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+                <w:t xml:space="preserve">La levée de dormance: évènement ou processus dynamique intégré aux autres déterminants du débourrement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Orléans, France. 2 p</w:t>
+              <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800715v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du Changement Climatique sur l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation du niveau de dormance des bourgeons avec la NIRS, résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Fête de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région Rhône Alpes. FRA., Oct 2015, Montélimar, France</w:t>
+              <w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Orléans, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794901v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des méthodes d'observations de la filière forêt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Impact du Changement Climatique sur l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Perpheclim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence de la Fête de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Rhône Alpes. FRA., Oct 2015, Montélimar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580669v1</w:t>
+                <w:t xml:space="preserve">hal-02794901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le bon fonctionnement des écosystèmes forestiers pour anticiper les conséquences liées au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Présentation des méthodes d'observations de la filière forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Enseignants-Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Perpheclim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580665v1</w:t>
+                <w:t xml:space="preserve">hal-01580669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrôle en forêt - Gestion du risque processionnaire du pin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre le bon fonctionnement des écosystèmes forestiers pour anticiper les conséquences liées au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontre Enseignants-Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750018v1</w:t>
+                <w:t xml:space="preserve">hal-01580665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processionnaire du pin : des exemples de gestion utilisant les techniques de biocontrôle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Martin</w:t>
+                <w:t xml:space="preserve">Biocontrôle en forêt - Gestion du risque processionnaire du pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Brinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rene Mazet</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etty Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750251v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'activité &amp;quot;Phénologie&amp;quot; - Ecole d'ingénieur AgroParisTech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La processionnaire du pin : des exemples de gestion utilisant les techniques de biocontrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Brinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chambras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation de l'activité "Phénologie" - Ecole d'ingénieur AgroParisTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgroParisTech. FRA., 2013, Paris, France. 15 p</w:t>
+              <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807373v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept innovant : la lutte biologique en milieu forestier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Présentation de l'activité &amp;quot;Phénologie&amp;quot; - Ecole d'ingénieur AgroParisTech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Domaine départemental de Pichauris, Allauch 13., France. 1p</w:t>
+              <w:t xml:space="preserve">Présentation de l'activité "Phénologie" - Ecole d'ingénieur AgroParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech. FRA., 2013, Paris, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806412v1</w:t>
+                <w:t xml:space="preserve">hal-02807373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le piégeage sexuel du Bombyx disparate : un outil de prévision ? Exemple du réseau de surveillance Corse depuis 2003</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Concept innovant : la lutte biologique en milieu forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Brinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Protection in Oak Forests; IOBC/wprs meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, France. 8 p</w:t>
+              <w:t xml:space="preserve">Fête de la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Domaine départemental de Pichauris, Allauch 13., France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822374v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insectivorous bird assemblages along an elevation gradient of T. pityocampa expansion in the southern Alps. Diaporama</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+                <w:t xml:space="preserve">Le piégeage sexuel du Bombyx disparate : un outil de prévision ? Exemple du réseau de surveillance Corse depuis 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual meeting Urticlim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Orléans, France. 19 p</w:t>
+              <w:t xml:space="preserve">Integrated Protection in Oak Forests; IOBC/wprs meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820610v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative methods for pine processionary moth management</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insectivorous bird assemblages along an elevation gradient of T. pityocampa expansion in the southern Alps. Diaporama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Derouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urticlim Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Orléans, France. 26 p</w:t>
+              <w:t xml:space="preserve">2. Annual meeting Urticlim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Orléans, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820072v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the gypsy moth population in Corsica during the latency phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Alternative methods for pine processionary moth management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomological research in mediterranean forest ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. 22 p</w:t>
+              <w:t xml:space="preserve">Urticlim Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Orléans, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820572v1</w:t>
+                <w:t xml:space="preserve">hal-02820072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monitoring the gypsy moth population in Corsica during the latency phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entomological research in mediterranean forest ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Suivi en Corse du sud des populations du bombyx disparate en phase de latence (années 2003-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Meeting OILB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tlemcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5905,203 +5987,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the homogeneization of leaf senescence observations through reference colour charts based on Munsell coulours and physiological measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alletru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phenology 2022: Phenology at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term monitoring of leaf phenology for two forest tree species located at their hot and dry, southern margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6116,2512 +6198,2784 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et Biodiversité, c'est chaud !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de la nature de l'UICN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des échantillons végétaux à l'Unité de Recherche Ecologie des Forêts Méditerranéennes INRA-PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Transversale EFPA 2019 Echantillons biologiques et Qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition &amp;quot;Les Plantes au rythme des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ans du RENECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beaune, France. 20 planches, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d’un système de surveillance des enceintes climatiques à l’INRA-PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gounelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AQR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Nouan le Fuzelier, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le bombyx disparate : prévoir pour mieux gérer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">La Processionnaire du Pin Thaumetopoea pityocampa Schif. Le développement de luttes alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Département Santé des Forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2009, Beaunes, France. 1 p., 2009</w:t>
+              <w:t xml:space="preserve">, Mar 2009, Beaune, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823411v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Processionnaire du Pin Thaumetopoea pityocampa Schif. Le développement de luttes alternatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">le bombyx disparate : prévoir pour mieux gérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Département Santé des Forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2009, Beaune, France. 1 p., 2009</w:t>
+              <w:t xml:space="preserve">, Mar 2009, Beaunes, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816452v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants from Season to Season: a phenological observation guidebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-36662-298-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pflanzen im Rhythmus der Jahreszeiten beobachten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.272, 2020, 978-3-258-08170-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes au rythme des saisons : guide d'observation phénologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biotope, 336 p., 2017, Ouvrages Nation - Biotope, 978-2-36662-196-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de gestion des échantillons 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brieugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Borderes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (11)</w:t>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann dans les Gorges du Tarn dans le cadre du projet Occigen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann de Saint-Guilhem-le-Desert étudiée dans le cadre du projet Occigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Sousa Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Emberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André de Sousa Rodrigues</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05524065v1</w:t>
+                <w:t xml:space="preserve">hal-05524075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann au col d'Uglas dans le cadre du projet Occigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Sousa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Emberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2025</w:t>
+              <w:t xml:space="preserve">INRAE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524039v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche synthétique de la caractérisation de la hétraie du bois de Triès étudiée dans le cadre du projet Occigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Sousa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Emberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SECUR-MFR « Floraison et fructification des arbres forestiers : développement d'outils pour une meilleure caractérisation de leur phénologie, abondance et qualité » - Rapport final</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann dans les Gorges du Tarn dans le cadre du projet Occigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Sousa Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Emberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03580310v1</w:t>
+                <w:t xml:space="preserve">hal-05524065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bombyx disparate en Corse : un indicateur de biodiversité de l’avifaune prédatrice ?</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] 2014</w:t>
+                <w:t xml:space="preserve">Projet SECUR-MFR « Floraison et fructification des arbres forestiers : développement d'outils pour une meilleure caractérisation de leur phénologie, abondance et qualité » - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; GIE Semences Forestières Améliorées (GIE SFA); NIR Industry Brimrose. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02800650v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une régulation de la processionnaire plus respectueuse de l'environnement. Avancées 2007-2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Le bombyx disparate en Corse : un indicateur de biodiversité de l’avifaune prédatrice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02808216v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la lutte biologique afin de contrôler les populations de processionnaires du pin dans les parcs départementaux des Alpes Maritimes. Bilan 2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Vers une régulation de la processionnaire plus respectueuse de l'environnement. Avancées 2007-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rene Mazet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Correard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807770v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de méthode alternative afin de contrôler écologiquement la processionnaire du pin sur deux secteurs stratégiques du Mont Ventoux. Bilan 2009</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Développement de la lutte biologique afin de contrôler les populations de processionnaires du pin dans les parcs départementaux des Alpes Maritimes. Bilan 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822971v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation du Bombyx disparate en Corse année 2007. Suivi des populations au Cap Corse depuis 2005, en Corse du Sud depuis 2003. Premier essai de lutte par confusion. Commune de Rogliano</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Mise en place de méthode alternative afin de contrôler écologiquement la processionnaire du pin sur deux secteurs stratégiques du Mont Ventoux. Bilan 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02820458v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pour la mise au point d'une méthode d'alerte précoce des gradations du Bombyx disparate en Corse du sud: résultats 2005 et bilan depuis 2003. Rapport de fin de prestation pour l'Office de l'Environnement de la Corse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Situation du Bombyx disparate en Corse année 2007. Suivi des populations au Cap Corse depuis 2005, en Corse du Sud depuis 2003. Premier essai de lutte par confusion. Commune de Rogliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Fallour-Rubio</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02815717v1</w:t>
+                <w:t xml:space="preserve">hal-02820458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude pour la mise au point d'une méthode d'alerte précoce des gradations du Bombyx disparate en Corse du sud: résultats 2005 et bilan depuis 2003. Rapport de fin de prestation pour l'Office de l'Environnement de la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fallour-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariateresa Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réaction du Cupressus sempervirens au chancre cortical (Seiridium cardinale) Protocole de lecture des longueurs extérieures (Le) et sur bois (Lb) après inoculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Brunetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre de rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final du projet OCCIGEN Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts d'Occitanie pour le maintien de la biodiversité : Approches écologiques et génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar Fernandez-Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8768,51 +9122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100769v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mallick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freerk Molleman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11218" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16585-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735790v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina-Nicoleta Apostol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01762-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13656" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108326" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art08" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mazet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Corr&#233;ard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ambrosio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Picot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Turion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mazet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Oswald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4902" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Thevenet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750018v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chambras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822374v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derouault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blache" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750508v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887777v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gounelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823411v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leclub-biotope.com/fr/librairie-naturaliste/1902-plants-from-season-to-season-format-e-book-english" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03257738v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haupt.ch/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607772v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801418v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brieugne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Michaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drenou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Emberger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524039v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524400v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808216v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807770v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822971v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820458v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815717v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Costanzo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833431v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100769v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mallick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freerk Molleman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11218" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300091v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16585-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108326" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13656" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina-Nicoleta Apostol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01762-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art08" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Corr&#233;ard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ambrosio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Picot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Turion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mazet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Oswald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4902" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Thevenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606810v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785740v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794505v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794901v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580669v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chambras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806412v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820610v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derouault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820072v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791351v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809975v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gounelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leclub-biotope.com/fr/librairie-naturaliste/1902-plants-from-season-to-season-format-e-book-english" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03257738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haupt.ch/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brieugne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Michaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drenou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Emberger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524039v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524400v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580310v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807770v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822971v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820458v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815717v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Costanzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833431v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>