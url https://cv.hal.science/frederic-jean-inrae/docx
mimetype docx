--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -243,416 +243,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t>
+                <w:t xml:space="preserve">Unapparent trees: escaping enemies in time by being discreet, unpredictable and inaccessible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">Soumen Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Labbas</w:t>
+                <w:t xml:space="preserve">Freerk Molleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+                <w:t xml:space="preserve">Benjamin Yguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
+                <w:t xml:space="preserve">Jörg Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e11218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oik.11218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078884v1</w:t>
+                <w:t xml:space="preserve">hal-05100769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unapparent trees: escaping enemies in time by being discreet, unpredictable and inaccessible</w:t>
+                <w:t xml:space="preserve">Living things are showing increasing anomalies in their seasonal activity, which could disrupt the dynamics of biodiversity and ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumen Mallick</w:t>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freerk Molleman</w:t>
+                <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Yguel</w:t>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Müller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colin van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oik.11218⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.32860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-16585-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100769v1</w:t>
+                <w:t xml:space="preserve">hal-05300091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living things are showing increasing anomalies in their seasonal activity, which could disrupt the dynamics of biodiversity and ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin van Reeth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.32860. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-16585-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05300091v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
               </w:r>
@@ -1038,459 +1038,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budburst date of Quercus petraea is delayed in mixed stands with Pinus sylvestris</w:t>
+                <w:t xml:space="preserve">The within-population variability of leaf spring and autumn phenology is influenced by temperature in temperate deciduous trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perot</w:t>
+                <w:t xml:space="preserve">Rémy Denéchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Couteau</w:t>
+                <w:t xml:space="preserve">Ecaterina-Nicoleta Apostol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108326⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.369-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-019-01762-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209305v1</w:t>
+                <w:t xml:space="preserve">hal-02735790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher sample sizes and observer inter‐calibration are needed for reliable scoring of leaf phenology in trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Budburst date of Quercus petraea is delayed in mixed stands with Pinus sylvestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Denéchère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13656⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 300, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219687v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The within-population variability of leaf spring and autumn phenology is influenced by temperature in temperate deciduous trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Higher sample sizes and observer inter‐calibration are needed for reliable scoring of leaf phenology in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Denéchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bonne</w:t>
+                <w:t xml:space="preserve">Eric Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65, pp.369-379. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00484-019-01762-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735790v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences et recherches participatives : comment les équipes techniques sont-elles concernées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,51 +1563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’effet du climat sur le fonctionnement des arbres : l’étude de la phénologie végétative et reproductive au mont Ventoux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Corréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1925,77 +1925,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une standardisation des conditions lumineuses en chambre climatique et un échantillonnage adapté pour une meilleure compréhension des déterminants environnementaux impliqués dans le débourrement chez une espèce ligneuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2326,51 +2326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helfried Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ravart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 54 (1), pp.67-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2855,51 +2855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur une méthode d’observation de la phénologie foliaire par caméra numérique en site forestier de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2025 du Réseau TEMPO (Réseau National d’Observatoires de la Phénologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau TEMPO, Oct 2025, Centre International de Conférences – Météo-Pôle - TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3062,51 +3062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts par des approches de génétique, écologique et écophysiologique : Présentation du projet Occigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Quelle(s) gestion(s) de la forêt face à l’impact climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PNR du Pilat; IPAMAC, May 2024, Marlhes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3157,51 +3157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence grand public dans le cadre du projet de science participative Cormier 3R : Convergence Cormier - Réseau, Ressources et Résilience d'un arbre oublié au service de la transition agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Au pays d'en haut, Nov 2022, Lavaur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3239,51 +3239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCCIGEN - Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts d’Occitanie : Approche génétique, écologique et écophysiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échanges autour des programmes de recherche menés à la Réserve Naturelle de la Forêt de la Massane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3360,51 +3360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Couchey, France</w:t>
@@ -3552,312 +3552,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les réponses des écosystèmes forestiers au changement climatique pour bien anticiper les conséquences</w:t>
+                <w:t xml:space="preserve">Du Groenland à nos jardins, les espèces face au climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Journé</w:t>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ans du RENECOFOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Oct 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">Les Sciences sur la place : Causeries scientifiques 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Bleu Lorraine., Sep 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619007v1</w:t>
+                <w:t xml:space="preserve">hal-01606810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Groenland à nos jardins, les espèces face au climat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modéliser les réponses des écosystèmes forestiers au changement climatique pour bien anticiper les conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences sur la place : Causeries scientifiques 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France Bleu Lorraine., Sep 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">25 ans du RENECOFOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Oct 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606810v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La senescence foliaire vue par la filière forestière : intérêts, protocole et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre TEMPO de la filière "Fruitier"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau national d’observatoires de la phénologie (TEMPO)., Oct 2017, Avignon, France. 33 p</w:t>
@@ -3880,566 +3880,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating canopy load and bulk density distribution using calibrated T-LiDAR indices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réguler la processionnaire du pin en favorisant la nidification des mésanges : résultats de 8 à 10 années d'études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
+              <w:t xml:space="preserve">AFPP – 4. conference sur l'entretien des jardins végétalisés et infrastructures Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Oct 2016, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794505v1</w:t>
+                <w:t xml:space="preserve">hal-01606368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du phytovolume arbustif à partir d'un LiDAR terrestre en région méditerranéenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la distribution spatiale de surface et de biomasse foliaires de couverts forestiers méditerranéens à partir de nuages de points acquis par un LiDAR Terrestre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réguler la processionnaire du pin en favorisant la nidification des mésanges : résultats de 8 à 10 années d'études</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating canopy load and bulk density distribution using calibrated T-LiDAR indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPP – 4. conference sur l'entretien des jardins végétalisés et infrastructures Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Oct 2016, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606368v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonisation des protocoles d’observation de la phénologie des arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PHENOLOGIE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4477,51 +4477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La levée de dormance: évènement ou processus dynamique intégré aux autres déterminants du débourrement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4796,51 +4796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des méthodes d'observations de la filière forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Perpheclim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4865,51 +4865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le bon fonctionnement des écosystèmes forestiers pour anticiper les conséquences liées au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Enseignants-Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5098,51 +5098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Brinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chambras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5184,51 +5184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'activité &amp;quot;Phénologie&amp;quot; - Ecole d'ingénieur AgroParisTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation de l'activité "Phénologie" - Ecole d'ingénieur AgroParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AgroParisTech. FRA., 2013, Paris, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5279,51 +5279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Brinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5400,51 +5400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5637,51 +5637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5758,51 +5758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5883,51 +5883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6040,51 +6040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alletru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6126,51 +6126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term monitoring of leaf phenology for two forest tree species located at their hot and dry, southern margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6234,64 +6234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et Biodiversité, c'est chaud !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6372,51 +6372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des échantillons végétaux à l'Unité de Recherche Ecologie des Forêts Méditerranéennes INRA-PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6480,64 +6480,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition &amp;quot;Les Plantes au rythme des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6592,51 +6592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d’un système de surveillance des enceintes climatiques à l’INRA-PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6707,243 +6707,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Processionnaire du Pin Thaumetopoea pityocampa Schif. Le développement de luttes alternatives</w:t>
+                <w:t xml:space="preserve">le bombyx disparate : prévoir pour mieux gérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Département Santé des Forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2009, Beaune, France. 1 p., 2009</w:t>
+              <w:t xml:space="preserve">, Mar 2009, Beaunes, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816452v1</w:t>
+                <w:t xml:space="preserve">hal-02823411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le bombyx disparate : prévoir pour mieux gérer</w:t>
+                <w:t xml:space="preserve">La Processionnaire du Pin Thaumetopoea pityocampa Schif. Le développement de luttes alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Département Santé des Forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2009, Beaunes, France. 1 p., 2009</w:t>
+              <w:t xml:space="preserve">, Mar 2009, Beaune, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823411v1</w:t>
+                <w:t xml:space="preserve">hal-02816452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6974,64 +6974,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants from Season to Season: a phenological observation guidebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7101,64 +7101,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pflanzen im Rhythmus der Jahreszeiten beobachten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7228,64 +7228,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes au rythme des saisons : guide d'observation phénologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7477,70 +7477,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann de Saint-Guilhem-le-Desert étudiée dans le cadre du projet Occigen</w:t>
+                <w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann au col d'Uglas dans le cadre du projet Occigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Sousa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7571,94 +7571,94 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524075v1</w:t>
+                <w:t xml:space="preserve">hal-05524039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann au col d'Uglas dans le cadre du projet Occigen</w:t>
+                <w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann de Saint-Guilhem-le-Desert étudiée dans le cadre du projet Occigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Sousa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7689,94 +7689,94 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524039v2</w:t>
+                <w:t xml:space="preserve">hal-05524075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche synthétique de la caractérisation de la hétraie du bois de Triès étudiée dans le cadre du projet Occigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Sousa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7854,51 +7854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann dans les Gorges du Tarn dans le cadre du projet Occigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Sousa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7972,51 +7972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SECUR-MFR « Floraison et fructification des arbres forestiers : développement d'outils pour une meilleure caractérisation de leur phénologie, abondance et qualité » - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8137,310 +8137,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une régulation de la processionnaire plus respectueuse de l'environnement. Avancées 2007-2011</w:t>
+                <w:t xml:space="preserve">Développement de la lutte biologique afin de contrôler les populations de processionnaires du pin dans les parcs départementaux des Alpes Maritimes. Bilan 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808216v1</w:t>
+                <w:t xml:space="preserve">hal-02807770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la lutte biologique afin de contrôler les populations de processionnaires du pin dans les parcs départementaux des Alpes Maritimes. Bilan 2011</w:t>
+                <w:t xml:space="preserve">Vers une régulation de la processionnaire plus respectueuse de l'environnement. Avancées 2007-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807770v1</w:t>
+                <w:t xml:space="preserve">hal-02808216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de méthode alternative afin de contrôler écologiquement la processionnaire du pin sur deux secteurs stratégiques du Mont Ventoux. Bilan 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8514,51 +8514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8628,51 +8628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariateresa Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8707,51 +8707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaction du Cupressus sempervirens au chancre cortical (Seiridium cardinale) Protocole de lecture des longueurs extérieures (Le) et sur bois (Lb) après inoculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8844,51 +8844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet OCCIGEN Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts d'Occitanie pour le maintien de la biodiversité : Approches écologiques et génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9122,51 +9122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100769v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mallick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freerk Molleman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11218" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300091v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16585-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108326" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13656" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina-Nicoleta Apostol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01762-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art08" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Corr&#233;ard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ambrosio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Picot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Turion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mazet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Oswald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4902" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Thevenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606810v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785740v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794505v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794901v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580669v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chambras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806412v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820610v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derouault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820072v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791351v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809975v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gounelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leclub-biotope.com/fr/librairie-naturaliste/1902-plants-from-season-to-season-format-e-book-english" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03257738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haupt.ch/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brieugne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Michaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drenou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Emberger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524039v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524400v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580310v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807770v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822971v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820458v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815717v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Costanzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833431v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100769v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mallick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freerk Molleman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11218" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16585-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735790v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina-Nicoleta Apostol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01762-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108326" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13656" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art08" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Corr&#233;ard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ambrosio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Picot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Turion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mazet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Oswald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4902" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Thevenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606810v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785740v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794901v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580669v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chambras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806412v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820610v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derouault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820072v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791351v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809975v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gounelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leclub-biotope.com/fr/librairie-naturaliste/1902-plants-from-season-to-season-format-e-book-english" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03257738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haupt.ch/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brieugne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Michaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524039v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drenou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Emberger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524075v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524400v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580310v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808216v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822971v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820458v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815717v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Costanzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833431v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>