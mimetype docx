--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -419,540 +419,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-Averse Control for Continuous-Time Stochastic System Under Signal Temporal Logic Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A note on pliability and the openness of the multiexponential map in Carnot groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Lai</w:t>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Alessandro Socionovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363332v1</w:t>
+                <w:t xml:space="preserve">hal-05157655v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Withdrawal of: Solution of the Ovals problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk-Averse Control for Continuous-Time Stochastic System Under Signal Temporal Logic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Denzler</w:t>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974901v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control Problem Under Signal Temporal Logic Constraints: A Robust Reformulation using Augmented Dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">Withdrawal of: Solution of the Ovals problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Denzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199224v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974901v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not all sub-Riemannian minimizing geodesics are smooth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on pliability and the openness of the multiexponential map in Carnot groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Control Problem Under Signal Temporal Logic Constraints: A Robust Reformulation using Augmented Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Socionovo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05157655v3</w:t>
+                <w:t xml:space="preserve">hal-05199224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse optimal control problem in the non autonomous linear-quadratic case</w:t>
               </w:r>
@@ -1677,51 +1677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Accessibility and Controllability of Statistical Linearization for Stochastic Control: Algebraic Rank Conditions and their Genericity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1807,51 +1807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Linearization for Robust Motion Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,248 +2009,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lp-asymptotic stability of 1D damped wave equations with localized and linear damping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mebkhout Benmiloud</w:t>
+                <w:t xml:space="preserve">Structure of optimal control for planetary landing with control and state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2021107⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2022065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196874v1</w:t>
+                <w:t xml:space="preserve">hal-03642339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of optimal control for planetary landing with control and state constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+                <w:t xml:space="preserve">Lp-asymptotic stability of 1D damped wave equations with localized and linear damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Kafnemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebkhout Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28, </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2022065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2021107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642339v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Weyl's type theorems and genericity of projective rigidity in sub-Riemannian Geometry</w:t>
               </w:r>
@@ -2334,339 +2334,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of optimal open-loop controls for stochastic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Berret</w:t>
+                <w:t xml:space="preserve">Periodical body's deformations are optimal strategies for locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108874⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (3), pp.1700-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1280120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158875v2</w:t>
+                <w:t xml:space="preserve">hal-02266220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the regularity of abnormal minimizers for rank 2 sub-Riemannian structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Barilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133, pp.118-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodical body's deformations are optimal strategies for locomotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+                <w:t xml:space="preserve">Efficient computation of optimal open-loop controls for stochastic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (3), pp.1700-1714. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1280120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266220v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geometrical Approach for the Optimal Control of Sequencing Batch Bio-Reactors</w:t>
               </w:r>
@@ -2860,51 +2860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal holonomy and foliated manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Grong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3361,209 +3361,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hausdorff volume in non equiregular sub-Riemannian manifolds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity of control-affine motion planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 126, pp.345-377. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (2), pp.816-844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2015.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/130950793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107470v2</w:t>
+                <w:t xml:space="preserve">hal-00909748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of control-affine motion planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hausdorff volume in non equiregular sub-Riemannian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Ghezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (2), pp.816-844. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.345-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130950793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2015.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909748v1</w:t>
+                <w:t xml:space="preserve">hal-01107470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande optimale en temps minimal d'un procédé biologique d'épuration de l'eau</w:t>
               </w:r>
@@ -3666,51 +3666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Steering Method for Nonholonomic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,222 +3868,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00774720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of $({\cal H}^k,1)$-rectifiable subsets of metric spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberta Ghezzi</w:t>
+                <w:t xml:space="preserve">Optimal control models of the goal-oriented human locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (2), pp.881-898. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (1), pp.147-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/cpaa.2013.12.881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/100799344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623647v2</w:t>
+                <w:t xml:space="preserve">hal-00493444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control models of the goal-oriented human locomotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">A new class of $({\cal H}^k,1)$-rectifiable subsets of metric spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Ghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50 (1), pp.147-170. </w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.881-898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/100799344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/cpaa.2013.12.881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493444v1</w:t>
+                <w:t xml:space="preserve">hal-00623647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biomechanical inactivation principle</w:t>
               </w:r>
@@ -4179,321 +4179,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inactivation principle: mathematical solutions minimizing the absolute work and biological implications for the planning of arm movements.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Darlot</w:t>
+                <w:t xml:space="preserve">Singular trajectories of control-affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000194⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (2), pp.1078--1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/060663003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00705805v1</w:t>
+                <w:t xml:space="preserve">hal-00086397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular trajectories of control-affine systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">The inactivation principle: mathematical solutions minimizing the absolute work and biological implications for the planning of arm movements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Darlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (2), pp.1078--1095. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (10), pp.e1000194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/060663003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086397v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00705805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genericity results for singular curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (1), pp.45-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4638,471 +4638,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic properties of singular trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Measures of Transverse Paths in Sub-Riemannian Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisha Falbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (1), pp.231-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02788789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086321v1</w:t>
+                <w:t xml:space="preserve">hal-00989831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy and complexity of a path in sub-Riemannian geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic properties of singular trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 337 (1), pp.49--52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849556v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures of Transverse Paths in Sub-Riemannian Geometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entropy and complexity of a path in sub-Riemannian geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (-), pp.485-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv:2003024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02788789⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00989831v1</w:t>
+                <w:t xml:space="preserve">hal-00849556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Estimation of Sub-Riemannian Balls</w:t>
+                <w:t xml:space="preserve">Complexity of Nonholonomic motion planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Dynamical and Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 7 (4), pp.473-500. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 74 (8), pp.776-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1013154500463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207170010017392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010757v1</w:t>
+                <w:t xml:space="preserve">hal-01010759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Nonholonomic motion planning</w:t>
+                <w:t xml:space="preserve">Uniform Estimation of Sub-Riemannian Balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal on Dynamical and Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7 (4), pp.473-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1013154500463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207170010017392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01010759v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicity of Polynomials on Trajectories of Polynomials Vector Fields in C3</w:t>
               </w:r>
@@ -6013,239 +6013,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase Trajectory Planning Method for Robust Planetary Landing in a Sensor-equipped Area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+                <w:t xml:space="preserve">Continuous-Time Nonlinear Optimal Control Problem Under Signal Temporal Logic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 European Control Conference (ECC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752772v1</w:t>
+                <w:t xml:space="preserve">hal-05354088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-Time Nonlinear Optimal Control Problem Under Signal Temporal Logic Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">Two-phase Trajectory Planning Method for Robust Planetary Landing in a Sensor-equipped Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.1296-1301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354088v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal planetary landing with pointing and glide-slope constraints</w:t>
               </w:r>
@@ -6433,226 +6433,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unifying vision of Particle Filtering and Explicit Dual Control in Stochastic Control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Injectivity of the inverse optimal control problem for control-affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-GermanSwiss Conference on Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9028877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917704v1</w:t>
+                <w:t xml:space="preserve">hal-02089575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injectivity of the inverse optimal control problem for control-affine systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Unifying vision of Particle Filtering and Explicit Dual Control in Stochastic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French-GermanSwiss Conference on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9028877⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02089575v1</w:t>
+                <w:t xml:space="preserve">hal-04917704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Particle Output Feedback Control based on Lyapunov drifts for nonlinear systems</w:t>
               </w:r>
@@ -7512,51 +7512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Darlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, France. pp.2785-2791, </w:t>
@@ -7594,51 +7594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Explicit Desingularization Procedure for General Nonholonomic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7698,51 +7698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of optimal control models for the human locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chittaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7828,51 +7828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of an optimal control problem connected to the human locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7932,51 +7932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global steering method for general dynamical nonholonomic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8030,278 +8030,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular trajectories of driftless and control-affine systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A globally convergent steering algorithm for regular nonholonomic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oriolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2005, seville, Spain. 6 p., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582278⟩</w:t>
+              <w:t xml:space="preserve">, 2005, Seville, France. pp.7514-7519, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1583374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086464v1</w:t>
+                <w:t xml:space="preserve">hal-03502577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A globally convergent steering algorithm for regular nonholonomic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singular trajectories of driftless and control-affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Vendittelli</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Seville, France. pp.7514-7519, </w:t>
+              <w:t xml:space="preserve">, Dec 2005, seville, Spain. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1583374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502577v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures of Sub-Riemannian Paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisha Falbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Junior European Conference on Control Theory and Stabilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8847,51 +8847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17B3DA00"/>
+    <w:nsid w:val="D6C9927C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9078,51 +9078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?idHal=frederic-jean&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Anglais&amp;tri_exp=annee_publi&amp;tri_exp2=typdoc&amp;tri_exp3=auteur_exp&amp;ordre_aff=TA&amp;CB_rubriqueDiv=oui&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05539292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En Lai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974901v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Denzler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04885315v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Monti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157655v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Socionovo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Maslovskaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Flayac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08690-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03564787v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Jerhaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1575251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03737392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leparoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04013524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105825" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03868313v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03196874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Kafnemer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebkhout Benmiloud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021107" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03642339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02453709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zelenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-020-00581-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02158875v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108874" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757343v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.04.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouhafs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19139/soic-2310-5070-868" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02290418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007414" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01268119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Grong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kokkonen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3265" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01683996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-019-00437-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01452778v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/tsg.312" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01452458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.105" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1921-15.2016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107470v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.06.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130950793" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouafs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1978" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Long" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.11.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00774720v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chittaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-013-1579-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623647v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2013.12.881" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799344" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810010098" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K96S6JK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darlot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000194" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086397v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060663003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1146680512" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2003.822872" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2003024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Falbel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02788789" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T03VZJP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013154500463" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JVFL8J0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170010017392" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010760v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gabrielov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Risler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:1996108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01312687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01175755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02132-4_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0110241" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DC7FE8586A62F45E5FB0C959E30DB031C9C909D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bella&#239;che" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0036071" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FE21B3513B19762AA8856C1534E91754D82B92B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Koseleff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63163-1_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04752772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186925" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354088v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03641631v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992735" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925961v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.079" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02089575v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9028877" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619640" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01740438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619204" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263874" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6760146" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00700932v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouanezar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980553" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2010.5717396" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400873" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320809v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400197" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086464v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582278" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vendittelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583374" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1995.479204" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03243924v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-03502583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-03502582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?idHal=frederic-jean&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Anglais&amp;tri_exp=annee_publi&amp;tri_exp2=typdoc&amp;tri_exp3=auteur_exp&amp;ordre_aff=TA&amp;CB_rubriqueDiv=oui&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05539292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157655v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Socionovo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En Lai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974901v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Denzler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04885315v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Monti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199224v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Maslovskaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Flayac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08690-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03564787v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Jerhaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1575251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03737392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leparoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04013524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105825" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03868313v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03642339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03196874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Kafnemer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebkhout Benmiloud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02453709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zelenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-020-00581-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280120" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757343v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.04.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02158875v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108874" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouhafs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19139/soic-2310-5070-868" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02290418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007414" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01268119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Grong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kokkonen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3265" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01683996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-019-00437-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01452778v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/tsg.312" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01452458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.105" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1921-15.2016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130950793" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107470v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.06.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouafs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1978" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Long" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.11.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00774720v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chittaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-013-1579-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799344" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623647v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2013.12.881" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810010098" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K96S6JK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060663003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000194" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1146680512" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2003.822872" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989831v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Falbel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02788789" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T03VZJP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086321v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849556v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2003024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170010017392" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013154500463" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JVFL8J0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010760v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gabrielov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Risler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:1996108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01312687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01175755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02132-4_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0110241" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DC7FE8586A62F45E5FB0C959E30DB031C9C909D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bella&#239;che" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0036071" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FE21B3513B19762AA8856C1534E91754D82B92B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Koseleff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63163-1_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04752772v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186925" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03641631v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992735" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925961v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.079" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02089575v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9028877" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619640" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01740438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619204" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263874" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6760146" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00700932v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouanezar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980553" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2010.5717396" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400873" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320809v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400197" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vendittelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583374" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086464v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582278" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1995.479204" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03243924v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-03502583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-03502582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>