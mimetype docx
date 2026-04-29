--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -310,51 +310,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -419,793 +419,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on pliability and the openness of the multiexponential map in Carnot groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Withdrawal of: Solution of the Ovals problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Denzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Socionovo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157655v3</w:t>
+                <w:t xml:space="preserve">hal-04974901v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-Averse Control for Continuous-Time Stochastic System Under Signal Temporal Logic Constraints</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal Control Problem Under Signal Temporal Logic Constraints: A Robust Reformulation using Augmented Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Lai</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05363332v1</w:t>
+                <w:t xml:space="preserve">hal-05199224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Withdrawal of: Solution of the Ovals problem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Not all sub-Riemannian minimizing geodesics are smooth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04974901v2</w:t>
+                <w:t xml:space="preserve">hal-04885315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not all sub-Riemannian minimizing geodesics are smooth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A note on pliability and the openness of the multiexponential map in Carnot groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Socionovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Monti</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04885315v2</w:t>
+                <w:t xml:space="preserve">hal-05157655v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control Problem Under Signal Temporal Logic Constraints: A Robust Reformulation using Augmented Dynamics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse optimal control problem in the non autonomous linear-quadratic case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199224v1</w:t>
+                <w:t xml:space="preserve">hal-04620838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse optimal control problem in the non autonomous linear-quadratic case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unifying vision of Particle Filtering and Explicit Dual Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04620838v1</w:t>
+                <w:t xml:space="preserve">hal-02623646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unifying vision of Particle Filtering and Explicit Dual Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hausdorff measures and dimensions in non equiregular sub-Riemannian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Ghezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1215,224 +1114,224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité et commande des systèmes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'ENSTA. 2017, 978-2-7225-0956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Nonholonomic Systems: from Sub-Riemannian Geometry to Motion Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2014, SpringerBriefs in Mathematics, 978-3-319-08689-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-08690-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité et commande des systèmes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Presses de l'ENSTA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1442,3834 +1341,3834 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic optimal control on Riemannian manifolds under probability knowledge of the initial condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-Contraction Embodies Uncertainty: An Optimal Feedforward Strategy for Robust Motor Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1575251⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (11), pp.e1012598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564787v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Contraction Embodies Uncertainty: An Optimal Feedforward Strategy for Robust Motor Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Berret</w:t>
+                <w:t xml:space="preserve">Deterministic optimal control on Riemannian manifolds under probability knowledge of the initial condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Jerhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Verdel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012598⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (3), pp.3326-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1575251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615170v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564787v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Accessibility and Controllability of Statistical Linearization for Stochastic Control: Algebraic Rank Conditions and their Genericity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/mcrf.2023020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Linearization for Robust Motion Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 189, pp.105825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Motion Planning of the Powered Descent of a Space Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (2), pp.2001-2006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of optimal control for planetary landing with control and state constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+                <w:t xml:space="preserve">Lp-asymptotic stability of 1D damped wave equations with localized and linear damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Kafnemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebkhout Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2022065⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2021107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642339v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lp-asymptotic stability of 1D damped wave equations with localized and linear damping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mebkhout Benmiloud</w:t>
+                <w:t xml:space="preserve">Structure of optimal control for planetary landing with control and state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2021107⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2022065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196874v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Weyl's type theorems and genericity of projective rigidity in sub-Riemannian Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Zelenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometriae Dedicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 213 (1), pp.295-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10711-020-00581-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodical body's deformations are optimal strategies for locomotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+                <w:t xml:space="preserve">Efficient computation of optimal open-loop controls for stochastic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/19M1280120⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266220v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the regularity of abnormal minimizers for rank 2 sub-Riemannian structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Barilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133, pp.118-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of optimal open-loop controls for stochastic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Berret</w:t>
+                <w:t xml:space="preserve">Periodical body's deformations are optimal strategies for locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108874⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (3), pp.1700-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1280120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158875v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geometrical Approach for the Optimal Control of Sequencing Batch Bio-Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+                <w:t xml:space="preserve">Walid Bouhafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics, Optimization and Information Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.368-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19139/soic-2310-5070-868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic optimal open-loop control as a theory of force and impedance planning via muscle co-contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal holonomy and foliated manifolds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On projective and affine equivalence of sub-Riemannian metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petri Kokkonen</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zelenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/aif.3265⟩</w:t>
+              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203 (1), pp.279-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10711-019-00437-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268119v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On projective and affine equivalence of sub-Riemannian metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal holonomy and foliated manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erlend Grong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Zelenko</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10711-019-00437-1⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (3), pp.1047-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.3265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683996v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On measures in sub-Riemannian geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Ghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Théorie Spectrale et Géométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (2015-2016), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/tsg.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452778v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Optimal Control Problem: the Sub-Riemannian Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Zelenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Don't We Move Slower? The Value of Time in the Neural Control of Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (4), pp.1056-1070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1921-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of control-affine motion planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hausdorff volume in non equiregular sub-Riemannian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Ghezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/130950793⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.345-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2015.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909748v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hausdorff volume in non equiregular sub-Riemannian manifolds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity of control-affine motion planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.na.2015.06.011⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (2), pp.816-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130950793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107470v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande optimale en temps minimal d'un procédé biologique d'épuration de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bouafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmand Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Volume 18, 2014, pp.35-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/arima.1978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Steering Method for Nonholonomic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">On the inverse optimal control problems of the human locomotion: stability and robustness of the minimizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chittaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruixing Long</w:t>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 254, pp.1903-1956. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (3), pp.269-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2012.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10958-013-1579-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712792v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00774720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the inverse optimal control problems of the human locomotion: stability and robustness of the minimizers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Global Steering Method for Nonholonomic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Chittaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
+                <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10958-013-1579-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 254, pp.1903-1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2012.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00774720v1</w:t>
+                <w:t xml:space="preserve">hal-00712792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control models of the goal-oriented human locomotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">A new class of $({\cal H}^k,1)$-rectifiable subsets of metric spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Ghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/100799344⟩</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.881-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/cpaa.2013.12.881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493444v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of $({\cal H}^k,1)$-rectifiable subsets of metric spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberta Ghezzi</w:t>
+                <w:t xml:space="preserve">Optimal control models of the goal-oriented human locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/cpaa.2013.12.881⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (1), pp.147-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100799344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623647v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biomechanical inactivation principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Steklov Institute of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 268, pp.93--116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0081543810010098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0081543810010098⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular trajectories of control-affine systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">The inactivation principle: mathematical solutions minimizing the absolute work and biological implications for the planning of arm movements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Darlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/060663003⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (10), pp.e1000194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086397v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00705805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inactivation principle: mathematical solutions minimizing the absolute work and biological implications for the planning of arm movements.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Darlot</w:t>
+                <w:t xml:space="preserve">Singular trajectories of control-affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000194⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (2), pp.1078--1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/060663003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00705805v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genericity results for singular curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (1), pp.45-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/jdg/1146680512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonhomogeneous nilpotent approximations for systems with singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilena Vendittelli</w:t>
+                <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (2), pp.261-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2003.822872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures of Transverse Paths in Sub-Riemannian Geometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entropy and complexity of a path in sub-Riemannian geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02788789⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (-), pp.485-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv:2003024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00989831v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic properties of singular trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 337 (1), pp.49--52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy and complexity of a path in sub-Riemannian geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measures of Transverse Paths in Sub-Riemannian Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisha Falbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv:2003024⟩</w:t>
+              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (1), pp.231-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02788789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849556v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Nonholonomic motion planning</w:t>
+                <w:t xml:space="preserve">Uniform Estimation of Sub-Riemannian Balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal on Dynamical and Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7 (4), pp.473-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1013154500463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207170010017392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01010759v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Estimation of Sub-Riemannian Balls</w:t>
+                <w:t xml:space="preserve">Complexity of Nonholonomic motion planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Dynamical and Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 7 (4), pp.473-500. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 74 (8), pp.776-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1013154500463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207170010017392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010757v1</w:t>
+                <w:t xml:space="preserve">hal-01010759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicity of Polynomials on Trajectories of Polynomials Vector Fields in C3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Gabrielov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Risler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banach Center Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 44 (1), pp.109-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The car with N Trailers : characterization of the singular configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 1, pp.241-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cocv:1996108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5279,185 +5178,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimality and modularity in human movement: from optimal control to muscle synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Berret</w:t>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Venture G.; Laumond JP.; Watier B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Anthropomorphic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 124, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Springer Tracts in Advanced Robotics, 978-3-319-93869-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-93870-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the duration of human movement: from self-paced to slow/fast reaches up to Fitts's law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5477,2831 +5376,2939 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Laumond, Nicolas Mansard and Jean-Bernard Lasserre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric and Numerical Foundations of Movements </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 117, Springer International Publishing, 2017, Springer Tracts in Advanced Robotics, 978-3-319-51546-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mécanique des Sphères de Lie: un futur pour la CAO?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Arber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SMF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des mathématiques au monde socio-économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, 2015, Fascicules « Journée annuelle » de la SMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hausdorff measures and dimensions in non equiregular sub-Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Ghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Control and sub-Riemannian geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Springer International Publishing, pp.201-218, 2014, Springer INdAM Series, 978-3-319-02132-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02132-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paths in sub-Riemannian geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear control in the Year 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer London, pp.569-574, 2001, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0110241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BFb0110241⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry of nonholonomic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bellaïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Risler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robot Motion Planning and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.55-91, 1998, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0036071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BFb0036071⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elementary approximation of exponentials of Lie polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Koseleff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Algebra, Algebraic Algorithms and Error-Correcting Codes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1255, Springer Berlin Heidelberg, pp.174-188, 1997, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-63163-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-Time Nonlinear Optimal Control Problem Under Signal Temporal Logic Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Risk-Averse Control for Continuous-Time Stochastic System Under Signal Temporal Logic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354088v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase Trajectory Planning Method for Robust Planetary Landing in a Sensor-equipped Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.1296-1301, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal planetary landing with pointing and glide-slope constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+                <w:t xml:space="preserve">Continuous-Time Nonlinear Optimal Control Problem Under Signal Temporal Logic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641631v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mayer optimal control problem on Wasserstein spaces over Riemannian manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal planetary landing with pointing and glide-slope constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.079⟩</w:t>
+              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cancún, Mexico. pp.4357-4362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925961v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injectivity of the inverse optimal control problem for control-affine systems</w:t>
+                <w:t xml:space="preserve">A Mayer optimal control problem on Wasserstein spaces over Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Jerhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9028877⟩</w:t>
+              <w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Gif-sur-Yvette, France. pp.44-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089575v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unifying vision of Particle Filtering and Explicit Dual Control in Stochastic Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Flayac</w:t>
+                <w:t xml:space="preserve">Karim Dahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-GermanSwiss Conference on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Particle Output Feedback Control based on Lyapunov drifts for nonlinear systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Injectivity of the inverse optimal control problem for control-affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619640⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9028877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744262v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Optimal Control Problem: The Linear-Quadratic Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual Particle Output Feedback Control based on Lyapunov drifts for nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619204⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. pp.250-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740438v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear fisher particle output feedback control and its application to terrain aided navigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse Optimal Control Problem: The Linear-Quadratic Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 56th Annual Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8263874⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744226v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande optimale en temps minimal d'un procédé biologique d'épuration de l'eau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+                <w:t xml:space="preserve">Nonlinear fisher particle output feedback control and its application to terrain aided navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Joint Conference CB-WR-MED Conference/ 2nd AOP' Tunisia Conference for Sustainable Water Management. Tunis: April, 24―27,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 56th Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8263874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859572v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometrical approach for the resolution of an optimal control problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commande optimale en temps minimal d'un procédé biologique d'épuration de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bouhafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Applied Mathematics ICAAM-2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Joint Conference CB-WR-MED Conference/ 2nd AOP' Tunisia Conference for Sustainable Water Management. Tunis: April, 24―27,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tunis, Tunisie. pp.225-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925667v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric modeling of the movement based on an inverse optimal control approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A geometrical approach for the resolution of an optimal control problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bouhafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesca Chittaro</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control CDC 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Advances in Applied Mathematics ICAAM-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925297v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Nonholonomic Systems and Sub-Riemannian Geometry</w:t>
+                <w:t xml:space="preserve">Geometric modeling of the movement based on an inverse optimal control approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chittaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École de recherche CIMPA : Géométrie sous-riemannienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control CDC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.1816-1821, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2013.6760146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700932v2</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande optimale en temps minimal d’un procédé biologique d’épuration de l’eau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of Nonholonomic Systems and Sub-Riemannian Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">École de recherche CIMPA : Géométrie sous-riemannienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135775v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologically inspired sensory motor control of a 2-link robotic arm actuated by McKibben muscles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commande optimale en temps minimal d’un procédé biologique d’épuration de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bouhafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Alger, Algérie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502576v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Explicit Desingularization Procedure for General Nonholonomic Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biologically inspired sensory motor control of a 2-link robotic arm actuated by McKibben muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ouanezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Darlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717402⟩</w:t>
+              <w:t xml:space="preserve">2011 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Shanghai, France. pp.2785-2791, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5980553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320826v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of optimal control models for the human locomotion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An Explicit Desingularization Procedure for General Nonholonomic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Chittaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
+                <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2010.5717396⟩</w:t>
+              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522688v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of an optimal control problem connected to the human locomotion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analysis of optimal control models for the human locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chittaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE Conference on Decision and Control held jointly with 2009 28th Chinese Control Conference, CDC/CCC 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400873⟩</w:t>
+              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2010.5717396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320802v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global steering method for general dynamical nonholonomic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Asymptotic analysis of an optimal control problem connected to the human locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruixing Long</w:t>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Conference on Decision and Control held jointly with 2009 28th Chinese Control Conference, CDC/CCC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.27-32, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400197⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.2248-2253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320809v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A globally convergent steering algorithm for regular nonholonomic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global steering method for general dynamical nonholonomic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Vendittelli</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1583374⟩</w:t>
+              <w:t xml:space="preserve">48th IEEE Conference on Decision and Control held jointly with 2009 28th Chinese Control Conference, CDC/CCC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.27-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502577v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular trajectories of driftless and control-affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, seville, Spain. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A globally convergent steering algorithm for regular nonholonomic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oriolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seville, France. pp.7514-7519, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1583374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Measures of Sub-Riemannian Paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisha Falbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Junior European Conference on Control Theory and Stabilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8847,51 +8854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6C9927C"/>
+    <w:nsid w:val="3DF5DED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9078,51 +9085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?idHal=frederic-jean&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Anglais&amp;tri_exp=annee_publi&amp;tri_exp2=typdoc&amp;tri_exp3=auteur_exp&amp;ordre_aff=TA&amp;CB_rubriqueDiv=oui&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05539292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157655v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Socionovo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En Lai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974901v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Denzler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04885315v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Monti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199224v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Maslovskaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Flayac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08690-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03564787v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Jerhaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1575251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03737392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leparoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04013524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105825" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03868313v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03642339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03196874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Kafnemer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebkhout Benmiloud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02453709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zelenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-020-00581-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280120" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757343v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.04.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02158875v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108874" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouhafs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19139/soic-2310-5070-868" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02290418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007414" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01268119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Grong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kokkonen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3265" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01683996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-019-00437-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01452778v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/tsg.312" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01452458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.105" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1921-15.2016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130950793" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107470v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.06.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouafs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1978" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Long" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.11.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00774720v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chittaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-013-1579-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799344" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623647v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2013.12.881" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810010098" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K96S6JK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060663003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000194" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1146680512" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2003.822872" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989831v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Falbel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02788789" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T03VZJP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086321v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849556v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2003024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170010017392" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013154500463" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JVFL8J0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010760v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gabrielov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Risler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:1996108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01312687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01175755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02132-4_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0110241" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DC7FE8586A62F45E5FB0C959E30DB031C9C909D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bella&#239;che" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0036071" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FE21B3513B19762AA8856C1534E91754D82B92B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Koseleff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63163-1_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04752772v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186925" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03641631v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992735" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925961v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.079" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02089575v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9028877" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619640" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01740438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619204" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263874" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6760146" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00700932v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouanezar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980553" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2010.5717396" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400873" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320809v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400197" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vendittelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583374" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086464v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582278" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1995.479204" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03243924v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-03502583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-03502582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?idHal=frederic-jean&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Anglais&amp;tri_exp=annee_publi&amp;tri_exp2=typdoc&amp;tri_exp3=auteur_exp&amp;ordre_aff=TA&amp;CB_rubriqueDiv=oui&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05539292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974901v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Denzler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En Lai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04885315v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Monti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157655v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Socionovo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Maslovskaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Flayac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08690-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263668v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03564787v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Jerhaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1575251" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03737392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leparoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04013524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105825" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03868313v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1095" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03196874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Kafnemer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebkhout Benmiloud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03642339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02453709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zelenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-020-00581-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02158875v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108874" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757343v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.04.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouhafs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19139/soic-2310-5070-868" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02290418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007414" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01683996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-019-00437-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01268119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Grong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kokkonen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3265" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01452778v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/tsg.312" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01452458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1921-15.2016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107470v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.06.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130950793" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300091v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouafs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1978" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00774720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chittaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-013-1579-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Long" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.11.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623647v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2013.12.881" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810010098" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K96S6JK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darlot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000194" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060663003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1146680512" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2003.822872" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2003024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Falbel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02788789" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T03VZJP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013154500463" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JVFL8J0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170010017392" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010760v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gabrielov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Risler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:1996108" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01312687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01175755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02132-4_13" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0110241" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DC7FE8586A62F45E5FB0C959E30DB031C9C909D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502575v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bella&#239;che" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0036071" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FE21B3513B19762AA8856C1534E91754D82B92B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Koseleff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63163-1_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363332v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04752772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186925" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354088v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03641631v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992735" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925961v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.079" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02089575v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9028877" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619640" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01740438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619204" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263874" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6760146" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00700932v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouanezar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980553" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2010.5717396" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400873" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320809v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400197" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086464v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582278" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vendittelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583374" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1995.479204" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03243924v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-03502583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-03502582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>