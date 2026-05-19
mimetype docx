--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -520,250 +520,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974901v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control Problem Under Signal Temporal Logic Constraints: A Robust Reformulation using Augmented Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Not all sub-Riemannian minimizing geodesics are smooth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Lai</w:t>
+                <w:t xml:space="preserve">Roberto Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+                <w:t xml:space="preserve">Ludovic Rifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Girard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199224v1</w:t>
+                <w:t xml:space="preserve">hal-04885315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not all sub-Riemannian minimizing geodesics are smooth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Optimal Control Problem Under Signal Temporal Logic Constraints: A Robust Reformulation using Augmented Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885315v2</w:t>
+                <w:t xml:space="preserve">hal-05199224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on pliability and the openness of the multiexponential map in Carnot groups</w:t>
               </w:r>
@@ -1576,51 +1576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Accessibility and Controllability of Statistical Linearization for Stochastic Control: Algebraic Rank Conditions and their Genericity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,51 +1706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Linearization for Robust Motion Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2324,248 +2324,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the regularity of abnormal minimizers for rank 2 sub-Riemannian structures</w:t>
+                <w:t xml:space="preserve">Periodical body's deformations are optimal strategies for locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Barilari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2019.04.008⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (3), pp.1700-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1280120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757343v2</w:t>
+                <w:t xml:space="preserve">hal-02266220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodical body's deformations are optimal strategies for locomotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the regularity of abnormal minimizers for rank 2 sub-Riemannian structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Barilari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (3), pp.1700-1714. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.118-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1280120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266220v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geometrical Approach for the Optimal Control of Sequencing Batch Bio-Reactors</w:t>
               </w:r>
@@ -3370,51 +3370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of control-affine motion planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (2), pp.816-844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4813,195 +4813,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Estimation of Sub-Riemannian Balls</w:t>
+                <w:t xml:space="preserve">Complexity of Nonholonomic motion planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Dynamical and Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 7 (4), pp.473-500. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 74 (8), pp.776-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1013154500463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207170010017392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010757v1</w:t>
+                <w:t xml:space="preserve">hal-01010759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Nonholonomic motion planning</w:t>
+                <w:t xml:space="preserve">Uniform Estimation of Sub-Riemannian Balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal on Dynamical and Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7 (4), pp.473-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1013154500463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207170010017392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01010759v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicity of Polynomials on Trajectories of Polynomials Vector Fields in C3</w:t>
               </w:r>
@@ -5918,77 +5918,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-Averse Control for Continuous-Time Stochastic System Under Signal Temporal Logic Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6020,239 +6020,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase Trajectory Planning Method for Robust Planetary Landing in a Sensor-equipped Area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+                <w:t xml:space="preserve">Continuous-Time Nonlinear Optimal Control Problem Under Signal Temporal Logic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 European Control Conference (ECC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752772v1</w:t>
+                <w:t xml:space="preserve">hal-05354088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-Time Nonlinear Optimal Control Problem Under Signal Temporal Logic Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">Two-phase Trajectory Planning Method for Robust Planetary Landing in a Sensor-equipped Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.1296-1301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354088v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal planetary landing with pointing and glide-slope constraints</w:t>
               </w:r>
@@ -8854,51 +8854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DF5DED6"/>
+    <w:nsid w:val="49CBCBBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9085,51 +9085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?idHal=frederic-jean&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Anglais&amp;tri_exp=annee_publi&amp;tri_exp2=typdoc&amp;tri_exp3=auteur_exp&amp;ordre_aff=TA&amp;CB_rubriqueDiv=oui&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05539292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974901v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Denzler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En Lai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04885315v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Monti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157655v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Socionovo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Maslovskaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Flayac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08690-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263668v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03564787v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Jerhaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1575251" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03737392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leparoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04013524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105825" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03868313v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1095" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03196874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Kafnemer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebkhout Benmiloud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03642339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02453709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zelenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-020-00581-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02158875v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108874" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757343v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.04.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouhafs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19139/soic-2310-5070-868" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02290418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007414" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01683996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-019-00437-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01268119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Grong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kokkonen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3265" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01452778v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/tsg.312" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01452458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1921-15.2016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107470v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.06.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130950793" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300091v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouafs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1978" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00774720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chittaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-013-1579-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Long" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.11.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623647v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2013.12.881" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810010098" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K96S6JK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darlot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000194" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060663003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1146680512" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2003.822872" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2003024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Falbel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02788789" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T03VZJP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013154500463" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JVFL8J0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170010017392" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010760v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gabrielov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Risler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:1996108" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01312687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01175755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02132-4_13" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0110241" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DC7FE8586A62F45E5FB0C959E30DB031C9C909D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502575v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bella&#239;che" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0036071" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FE21B3513B19762AA8856C1534E91754D82B92B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Koseleff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63163-1_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363332v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04752772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186925" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354088v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03641631v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992735" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925961v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.079" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02089575v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9028877" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619640" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01740438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619204" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263874" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6760146" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00700932v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouanezar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980553" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2010.5717396" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400873" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320809v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400197" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086464v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582278" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vendittelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583374" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1995.479204" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03243924v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-03502583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-03502582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?idHal=frederic-jean&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Anglais&amp;tri_exp=annee_publi&amp;tri_exp2=typdoc&amp;tri_exp3=auteur_exp&amp;ordre_aff=TA&amp;CB_rubriqueDiv=oui&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05539292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974901v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Denzler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04885315v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Monti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En Lai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157655v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Socionovo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Maslovskaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Flayac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08690-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263668v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03564787v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Jerhaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1575251" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03737392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leparoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04013524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105825" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03868313v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1095" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03196874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Kafnemer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebkhout Benmiloud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03642339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02453709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zelenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-020-00581-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02158875v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108874" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280120" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757343v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.04.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouhafs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19139/soic-2310-5070-868" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02290418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007414" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01683996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-019-00437-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01268119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Grong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kokkonen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3265" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01452778v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/tsg.312" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01452458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1921-15.2016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107470v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.06.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130950793" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300091v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouafs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1978" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00774720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chittaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-013-1579-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Long" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.11.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623647v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2013.12.881" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810010098" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K96S6JK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darlot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000194" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060663003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1146680512" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2003.822872" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2003024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Falbel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02788789" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T03VZJP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010759v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170010017392" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013154500463" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JVFL8J0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010760v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gabrielov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Risler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:1996108" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01312687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01175755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02132-4_13" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0110241" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DC7FE8586A62F45E5FB0C959E30DB031C9C909D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502575v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bella&#239;che" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0036071" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FE21B3513B19762AA8856C1534E91754D82B92B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Koseleff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63163-1_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363332v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04752772v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186925" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03641631v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992735" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925961v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.079" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02089575v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9028877" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619640" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01740438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619204" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263874" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6760146" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00700932v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouanezar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980553" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2010.5717396" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400873" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320809v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400197" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086464v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582278" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vendittelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583374" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03502580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1995.479204" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03243924v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-03502583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-03502582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>