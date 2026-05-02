--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -468,512 +468,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a set of large‐size thermal enclosures by a substructured reduced‐order model</w:t>
+                <w:t xml:space="preserve">Identification of radiant source in an enclosure by reduced model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Rouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Quemener</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (4), pp.3300--3324. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2116 (1), pp.012112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/htj.22029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122649v1</w:t>
+                <w:t xml:space="preserve">hal-04381862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of radiant source in an enclosure by reduced model</w:t>
+                <w:t xml:space="preserve">Simulation of a set of large‐size thermal enclosures by a substructured reduced‐order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Quéméner</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2116 (1), pp.012112. </w:t>
+              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.3300--3324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/htj.22029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381862v1</w:t>
+                <w:t xml:space="preserve">hal-03122649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modal substructuring method for non-conformal mesh. Application to an electronic board</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-Fluidic Characterizations of Multi-Port Compact Thermal Model of Ball-Grid-Array Electronic Package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Grosjean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Joly</w:t>
+                <w:t xml:space="preserve">Eric Monier-Vinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Vera</w:t>
+                <w:t xml:space="preserve">Alain Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Neveu</w:t>
+                <w:t xml:space="preserve">Olivier Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 152, pp.106298. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.2968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13112968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480606v1</w:t>
+                <w:t xml:space="preserve">hal-02908532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Fluidic Characterizations of Multi-Port Compact Thermal Model of Ball-Grid-Array Electronic Package</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bissuel</w:t>
+                <w:t xml:space="preserve">A modal substructuring method for non-conformal mesh. Application to an electronic board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neveu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (11), pp.2968. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, pp.106298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13112968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908532v1</w:t>
+                <w:t xml:space="preserve">hal-02480606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal reduction for a problem of heat transfer with radiation in an enclosure</w:t>
               </w:r>
@@ -1115,51 +1115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.94--104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1219,51 +1219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (1), pp.107-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1323,51 +1323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55 (4), pp.1197--1207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1439,51 +1439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (7-8), pp.1529--1541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1555,51 +1555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53 (5), pp.466--485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2250,90 +2250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-structuration modale d’un ensemble électronique complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2358,77 +2358,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modal substructuring method for non-conformal mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2542,351 +2542,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction d'un Problème Thermique Par Sous-Structuration Modale Sur Des Maillages Non-Conformes</w:t>
+                <w:t xml:space="preserve">Delphi-like dynamical compact thermal models using model order reduction based on modal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brice Rogie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monier-Vinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th Thermal Measurement, Modeling &amp; Management Symposium (SEMI-THERM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Jose, United States. pp.13--20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEMI-THERM.2018.8357347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416756v1</w:t>
+                <w:t xml:space="preserve">hal-01824392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphi-like dynamical compact thermal models using model order reduction based on modal approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Réduction d'un Problème Thermique Par Sous-Structuration Modale Sur Des Maillages Non-Conformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Thermal Measurement, Modeling &amp; Management Symposium (SEMI-THERM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824392v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of an electronic card thermal problem by the modal sub structuring method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monier-Vinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Heat Transfer Conference (IHTC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.1899--1906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3216,934 +3216,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Flux Identifcation Using Reduced Model and the Adjoint Method. Application to a Brake Disk Rotating at Variable Velocity</w:t>
+                <w:t xml:space="preserve">Identification de flux de chaleur, par modèle réduit combiné à la méthode de l'adjoint. Application au cas d'un disque de frein en fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Joly</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Rouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bekeley, United States</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416715v1</w:t>
+                <w:t xml:space="preserve">hal-02324355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flux identification using reduced model and the adjoint method. Application to a brake disk rotating at variable velocity</w:t>
+                <w:t xml:space="preserve">Heat Flux Identifcation Using Reduced Model and the Adjoint Method. Application to a Brake Disk Rotating at Variable Velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F Joly</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Computational Methods (ICCM2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computational Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bekeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324443v1</w:t>
+                <w:t xml:space="preserve">hal-02416715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Modal Sub-Structuring Method : Application to Thermal Simulations of LNG Carriers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Quéméner</w:t>
+                <w:t xml:space="preserve">Heat flux identification using reduced model and the adjoint method. Application to a brake disk rotating at variable velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Rouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Computational Methods (ICCM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416714v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une Technique de Sous-Structuration Adaptée à Des Modèles Réduits Modaux</w:t>
+                <w:t xml:space="preserve">Development of a Modal Sub-Structuring Method : Application to Thermal Simulations of LNG Carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416748v1</w:t>
+                <w:t xml:space="preserve">hal-02416714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de flux de chaleur, par modèle réduit combiné à la méthode de l'adjoint. Application au cas d'un disque de frein en fonctionnement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Joly</w:t>
+                <w:t xml:space="preserve">Développement d'une Technique de Sous-Structuration Adaptée à Des Modèles Réduits Modaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324355v1</w:t>
+                <w:t xml:space="preserve">hal-02416748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction Modale d'un Système de Stockage Thermique Avec Matériau à Changement de Phase</w:t>
+                <w:t xml:space="preserve">Développement d'un Simulateur Numérique de Système de Cogénération Couplé à Un Bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Artigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416751v1</w:t>
+                <w:t xml:space="preserve">hal-02416750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de Modèles Réduits Pour La Simulation Du Comportement Thermique d'enceintes de Géométries Complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Quéméner</w:t>
+                <w:t xml:space="preserve">Réduction Modale d'un Système de Stockage Thermique Avec Matériau à Changement de Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416749v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal Reduction of Latent Heat Storage Unit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Neveu</w:t>
+                <w:t xml:space="preserve">Utilisation de Modèles Réduits Pour La Simulation Du Comportement Thermique d'enceintes de Géométries Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Kruger National Park, South Africa</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416713v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un Simulateur Numérique de Système de Cogénération Couplé à Un Bâtiment</w:t>
+                <w:t xml:space="preserve">Modal Reduction of Latent Heat Storage Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neveu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Artigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kruger National Park, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416750v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Simulation d'un Système Énergétique Pour Bâtiment Autonome En Énergie</w:t>
               </w:r>
@@ -4168,51 +4168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gokpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Artigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4289,51 +4289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gokpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4384,51 +4384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4768,64 +4768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monier-Vinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5178,51 +5178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Houssein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Courtois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quemener" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Mustapha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bissuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rouizi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121678" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.22029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grosjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neveu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monier-Vinard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112968" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.07.039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carmona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.672417" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDGSP3LH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.11.032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G49RLVTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790701849550" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04180689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITherm55368.2023.10177500" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissiere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Ghazal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grosjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rogie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEMI-THERM.2018.8357347" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouizi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416714v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416750v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gokpi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric, Joly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950651" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fox" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itherm.2019.8757303" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Houssein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Courtois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quemener" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Mustapha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bissuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rouizi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121678" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012112" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.22029" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monier-Vinard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neveu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daniel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112968" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grosjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106298" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.07.039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carmona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.672417" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDGSP3LH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.11.032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G49RLVTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790701849550" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04180689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITherm55368.2023.10177500" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissiere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Ghazal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rogie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grosjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEMI-THERM.2018.8357347" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouizi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Joly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gokpi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric, Joly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950651" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fox" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itherm.2019.8757303" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>