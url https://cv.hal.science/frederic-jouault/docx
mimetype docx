--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Jouault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2395-9623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110218140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating formal model verification tools in an industrial context: the case of a smart device life cycle management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01201-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML: a Practical Tool for Partial Model Animation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.103050. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling solvers with model transformations to generate explorable model sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.1633-1652. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00867-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified verification and monitoring of executable UML specifications. A transformation-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient ATL Incremental Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Object Technology, 18 (3), pp.2:1-17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『モデル駆動工学の原理と応用』 (3)モデル分類からみるモデル駆動工学の応用</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (2), pp.56-77 </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11309/jssst.33.2_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『モデル駆動工学の原理と応用』 (2)メタモデリングとモデル変換</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11309/jssst.32.2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Transformations to Metamodel Changes via External Transformation Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M. Vara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.789-806. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-012-0297-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles UML vers Fiacre, via les langages intermédiaires tUML et ABCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『モデル駆動工学の原理と応用』 (1) モデル駆動工学の歴史と背景</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.25-44. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11309/jssst.30.3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing artifacts in megamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vignaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Bastarrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-011-0191-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">API2MoL: Automating the building of bridges between APIs and Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luis Cánovas Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Garcia Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (3), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2011.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Refactorings for Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journal of Object Technology, 11 (2), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2012.11.2.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Framework for Aspect Weaver Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Roychoudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS Transactions on Aspect-Oriented Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6580, pp.1-45. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22031-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling tool reuse and interoperability through model-driven engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zekai Demirezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Methods in Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (Supplement 2), pp.187-202. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCM-2010-0278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquis et Défis de l'Ingénierie Dirigée par les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'ATL dans les chaînes de validation de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Advanced Model-driven Engineering Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Barbero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-009-0082-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATL: A model transformation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interoperability of model-to-model transformation languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (3), pp.114-137. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2007.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMDiff: a differentiation tool for domain-specific models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuehua Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.349-361. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.ejis.3000685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based modularization in model transformation languages illustrated with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berg Klaas van Den</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (3), pp.138-154. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2007.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA : vers une Plate-forme Générique d'Ingénierie des Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching Model Edition as a Linear Logic Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/OCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västeras, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental MTL vs. GPLs: Class into Relational Database Schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Höppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, VIRTUAL CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental ATL Solution to the TTC 2023 KMEHR to FHIR Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Coyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VIRTUAL CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheptre Solution to the TTC 2023 Incremental Class2Relational Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VIRTUAL CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM/GL-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining human factors general trends from +100k UML class diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Model Driven Engineering Languages and Systems (MODELS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSOFT: Special Interest Group on Software Engineering; IEEE, Sep 2022, Montréal, Québec, Canada. pp.913-922, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3559098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining human factors general trends from +100k UML class diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Human Factors in Modeling / Modeling of Human Factors (HuFaMo'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the Formal Verification of UML Models in an Industrial Context: The Case of a Smart Device Life Cycle Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Model Verification with AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2022 Workshop MESS’22: International workshop on MDE for Smart IoT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on OCL and Textual Modeling / MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal (Canada), Canada. pp.889-893, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSL for Encoding Models for Graph-Learning Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Rajaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekoufeh Kolahdouz-Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d’ensembles de modèles explorables par couplage de contraintes et de transformation de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Syriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Francophones de Programmation par Contraintes (JFPC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Tool Support for Embedded Operating System Security: an Experience Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SecureMDE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Deployment of UML Models for V&V Activities and Embedded Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de conduite d’un fauteuil roulant électrique à l’aide d’oculométrie : une preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Handicap 2020 - 11ème conférence de l'IFRATH sur les technologies d'assistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Nov 2020, Paris, France. pp.212--215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365438.3410967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Topics in Textual Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim D. Brucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Constraint Language and Textual Modeling 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth Tables to Binary Decision Diagrams in Modern ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2019 Transformation Tool Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Eindhoven, Netherlands. pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensional View Definition with Constrained Incremental Transformation Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.395-402, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checkable UML Soccer Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Engineering Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI : Un Interpréteur de Modèles Embarqué pour l’Exécution et la Vérification de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Declarative Language to Generate Explorable Sets of Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC ’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles et programmation par contraintes avec ATL C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPFC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying and Monitoring UML Models with Observer Automata: A Transformation-Free Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems, MODELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. pp.161-171, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.000-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UML Model Execution to Bridge the Gap Between Design and Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 : First International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Active Map operation to unify and improve efficiency of active operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TTC 2018 Social Media Case, by ATL and AOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Transformation Tool Contest, co-located with the 2018 Software Technologies: Applications and Foundations (STAF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified LTL Verification and Embedded Execution of UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de Modèles et Contraintes pour l’Ingénierie Dirigée par les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using process algebra to statically analyze incremental propagation graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Additivity in Transformation Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2017 - ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, Texas, United States. pp.23-33, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2017.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Incremental and Bidirectional Evaluation with an Explicit Propagation Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards one Model Interpreter for Both Design and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Executable Modeling (EXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gremlin-ATL: A Scalable Model Transformation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE2017 : 32nd IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Urbana-Champaign, United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASE.2017.8115658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling OCL and fUML Integration by Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidi Zied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference, ECMFA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienna, Austria. pp.156-172, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42061-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient OCL-based Incremental Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.121--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional incremental transformations with Active Operation Framework – Application to Facades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Papyrus Workshop - DSML Technologies (CEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Functional Model Transformations with OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2015 - 8th International Conference on Model Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Active Operations for Incremental Bidirectional Evaluation of OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on OCL and Textual Modeling (OCL'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Define DSL notation using declarative geometric constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Papyrus Workshop - DSML Technologies (CEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fixing Sketchy UML Models by Leveraging Textual Notations: Application to Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fUML as an Assembly Language for Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidi Zied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Choura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference, SLE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Västerås, Sweden. pp.171-190, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11245-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fUML as an Assembly Language for MDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hyderabad, India. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2593770.2593778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Discussion: Proposals for Improving OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim D. Brucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Dania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geri Georg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoScript: A DSL for querying and manipulating model repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering (SLE2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Composition of EMF Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauê Clasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées sur l'Ingénierie Dirigée par les Modèles (IDM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00606374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catálogo de refactorizaciones para transformaciones Modelo a Modelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas de Ingeniería del Software y Bases de Datos (JISBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, A Coruña, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Execution of Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 14th International Conference, MODELS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a General Composition Semantics for Rule-Based Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wellington, New Zealand. pp.623-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtualEMF: a Model Virtualization Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauê Clasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops of the 30th International Conference on Conceptual Modeling (ER 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Higher-Order Transformations Support in ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformations 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Spain. pp.215-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatizing the Evaluation of Model Matching Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on matching and meaning 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Leicester, United Kingdom. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-DSL Coordination Support by Combining Megamodeling and Model Weaving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Vanhooff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 25th Symposium on Applied Computing (SAC 2010), Track "Coordination Models, Languages and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2011--2018, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1774088.1774511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco: A Generic And Extensible Framework For Model Driven Reverse Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE/ACM International Conference on Automated Software Engineering (ASE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anvers, Belgium. pp.173-174, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1858996.1859032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Driven Tool Interoperability: Bridging Eclipse and Microsoft Modeling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caue Clasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Modeling Foundations and Applications (ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.32--47, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13595-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Tool Interoperability in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.62--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialization of Research Tools: the ATL Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Academic Software Development Tools and Techniques - WASDeTT-3 (co-located with the 25th IEEE/ACM International Conference on Automated Software Engineering - ASE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Model-Driven Engineering and Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Design, and Analysis for the Service Cloud - MDA4ServiceCloud'10: Workshop's 4th edition (co-located with the 6th European Conference on Modelling Foundations and Applications - ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Interoperability of Dependencies Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.128--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation Chains in Model-Driven Performance Engineering: Experiences and Future Research Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif Gilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lämmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modellierung 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Klagenfurt, Austria. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying MDE for the Validation of Correct Eclipse Plugin Bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neptune Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Incremental Execution of ATL Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT2010 - Intl. Conference on Model Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Malaga, Spain. pp.123-137, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13688-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Static and Dynamic Models Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts - R.E.M. 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Comprehension Case Study for GraBaTs 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Graph-Based Tools - Grabats 2009 (co-located with TOOLS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing in Model Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vignaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Bastarrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland. pp.197-212, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02408-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Higher-Order Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Fraternali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference on Model-Driven Architecture, Foundations and Applications (ECMDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Discovered Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts - R.E.M. 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Tool Reuse with Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zekai Demirezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Software Engineering and Data Engineering (SEDE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Las Vegas, United States. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with a Higher-Level Navigation Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Garcia Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Benefits of Bridging Eclipse-EMF & Microsoft &amp;quot;Oslo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse Summit Europe 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ludwigsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782285v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming BPMN process models to BPEL process definitions with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Graph-Based Tools - Grabats 2009 (co-located with TOOLS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration by Model-driven Virtual Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Megamodelling to Model-Driven Performance Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Vanhooff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference and Workshop on the Engineering of Computer Based Systems (ECBS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2009.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Rule Interoperability using Chains of Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabro Marcos Didonet Del</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Swaziland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AmmA/ATL Solution for the GraBaTs 2009 Reverse Engineering Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Graph-Based Tools - Grabats 2009 (co-located with TOOLS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Model Adaptation by Precise Detection of Metamodel Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. of ECMDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Enschede,, Netherlands. pp.34-49, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Specific Language for Expressing Model Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5ère Journée sur l'Ingénierie Dirigée par les Modèles (IDM09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megamodeling Software Platforms: Automated Discovery of Usable Cartography from Available Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts (REM 2009, co-located with WCRE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Discovering Hidden Transformation Chaining Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 12th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.92-106, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04425-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Approach to Model Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Model Driven Architecture - Foundations and Applications (ECMDA-FA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Israel. pp.32-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canonical Scheme for Model Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Bouzitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Model Driven Architecture -Foundations and Applications (ECMDA-FA '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao, Spain. pp.346-360, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11787044_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building DSLs with AMMA/ATL, a Case Study on SPL and CPL Telephony Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Consel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Latry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP Workshop on Domain-Specific Program Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00353580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModelExtractor: an Automatic Parametric Model Extractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Piers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Object-Oriented Reengineering (WOOR) - a ECOOP 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Models with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Events at the MoDELS 2005 Conference, LNCS 3844</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Jamaica. pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based DSL frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN symposium on Object-oriented programming systems, languages, and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.602 - 616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Model Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vépa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Size Metrics Workshop - a MODELS 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Model Management in Eclipse GMT/AM3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse Technology eXchange Workshop (eTX) - a ECOOP 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM3: a DSL for Metamodel Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Int. Conf. on Formal Methods for Open Object-Based Distributed Systems, LNCS 4037</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy. pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformations? Transformation Models!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems (MoDELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy. pp.440-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of rule-based modularization in model transformation languages illustrated with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1202 - 1209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the architectural alignment of ATL and QVT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1188 - 1195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B2B Applications, BPEL4WS, Web Services and. NET in the Context of MDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Integration and Modeling Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toronto, Canada. pp.225-236, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-29766-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the MS/DSL Tools and the Eclipse Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Piers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Software Factories at OOPSLA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles, Standards and Tools for Model Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Engineering of Complex Computer Systems (ICECCS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Shanghai, China, China. pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Transformation Definition from Mapping Specification: Application to Web Service Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Information Systems Engineering (CAiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Porto, Portugal, Netherlands. pp.309-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMW: a generic model weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gueltas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 ere Journées sur l'Ingénierie Dirigée par les Modèles (IDM05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An M3-Neutral infrastructure for bridging model engineering and ontology engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Devedzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Djuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Gasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Conference on Interoperability of Enterprise Software and Applications (INTEROP-ESA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Geneva, Switzerland, Switzerland. pp.159-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation and Weaving in the AMMA Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School onGenerative and Transformational Techniquesin Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal. pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loosely Coupled Traceability for ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Model Driven Architecture (ECMDA) Workshop on Traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Germany. pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling in the Large and Modeling in the Small</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European MDA Workshops: Foundations and Applications, MDAFA 2003 and MDAFA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands. pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Specification in MDA: from Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Interoperability of Enterprise Software and Applications (INTEROP-ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Switzerland. pp.253--264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Engineering Support for Tool Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in Software Model Engineering (WiSME’2005) - a MODELS 2005 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Montego Bay, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Generic Model Management to Data Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying MDA Approach for Web Service Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Enterprise Distributed Object Computing Conference (EDOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Monterey, California, USA, United States. pp.58-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Megamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the OOPSLA/GPCE: Best Practices for Model-Driven Software Development workshop, 19th Annual ACM Conference on Object-Oriented Programming, Systems, Languages, and Applications,(2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco, a Model-Driven Platform to Support Real Legacy Modernization Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Transformation: Architecture-Driven Modernization Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Morgan Kaufmann/OMG Press, pp.365-400, 2010, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374913-0.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Engineering: From Principles to Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Gérard, Jean-Philippe Babau and Joël Champeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Distributed Real-time Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Sciences, pp.15-30, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninth international workshop on the pragmatics of OCL and other textual specification languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Chimiak-Opoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Knapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.256-260. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12261-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to Workshop The Pragmatics of OCL and Other Textual Specification Languages at MoDELS 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Chimiak-Opoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Knapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA-ATLAS Response to the MDA Tool Capabilities OMG RFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bezivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Experiment to Give Dynamic Semantics to a DSL for Telephony Services Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending AMMA for Supporting Dynamic Semantics Specifications of DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Models with Rule-based Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7582, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00580033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Models to Evolving Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6723, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338695v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial-strength Rule Interoperability using Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6747, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Jouault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2395-9623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110218140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML: a Practical Tool for Partial Model Animation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103050. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating formal model verification tools in an industrial context: the case of a smart device life cycle management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01201-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling solvers with model transformations to generate explorable model sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.1633-1652. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00867-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified verification and monitoring of executable UML specifications. A transformation-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient ATL Incremental Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Object Technology, 18 (3), pp.2:1-17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『モデル駆動工学の原理と応用』 (3)モデル分類からみるモデル駆動工学の応用</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (2), pp.56-77 </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11309/jssst.33.2_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『モデル駆動工学の原理と応用』 (2)メタモデリングとモデル変換</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11309/jssst.32.2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Transformations to Metamodel Changes via External Transformation Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M. Vara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.789-806. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-012-0297-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles UML vers Fiacre, via les langages intermédiaires tUML et ABCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『モデル駆動工学の原理と応用』 (1) モデル駆動工学の歴史と背景</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.25-44. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11309/jssst.30.3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing artifacts in megamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vignaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Bastarrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-011-0191-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Refactorings for Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journal of Object Technology, 11 (2), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2012.11.2.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">API2MoL: Automating the building of bridges between APIs and Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luis Cánovas Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Garcia Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (3), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2011.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Framework for Aspect Weaver Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Roychoudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS Transactions on Aspect-Oriented Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6580, pp.1-45. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22031-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling tool reuse and interoperability through model-driven engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zekai Demirezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Methods in Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (Supplement 2), pp.187-202. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCM-2010-0278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Advanced Model-driven Engineering Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Barbero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-009-0082-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquis et Défis de l'Ingénierie Dirigée par les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'ATL dans les chaînes de validation de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATL: A model transformation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMDiff: a differentiation tool for domain-specific models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuehua Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.349-361. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.ejis.3000685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interoperability of model-to-model transformation languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (3), pp.114-137. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2007.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based modularization in model transformation languages illustrated with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berg Klaas van Den</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (3), pp.138-154. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2007.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA : vers une Plate-forme Générique d'Ingénierie des Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM/GL-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching Model Edition as a Linear Logic Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/OCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västeras, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental MTL vs. GPLs: Class into Relational Database Schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Höppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, VIRTUAL CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental ATL Solution to the TTC 2023 KMEHR to FHIR Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Coyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VIRTUAL CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheptre Solution to the TTC 2023 Incremental Class2Relational Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VIRTUAL CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining human factors general trends from +100k UML class diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Model Driven Engineering Languages and Systems (MODELS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSOFT: Special Interest Group on Software Engineering; IEEE, Sep 2022, Montréal, Québec, Canada. pp.913-922, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3559098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Model Verification with AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2022 Workshop MESS’22: International workshop on MDE for Smart IoT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the Formal Verification of UML Models in an Industrial Context: The Case of a Smart Device Life Cycle Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining human factors general trends from +100k UML class diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Human Factors in Modeling / Modeling of Human Factors (HuFaMo'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on OCL and Textual Modeling / MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal (Canada), Canada. pp.889-893, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSL for Encoding Models for Graph-Learning Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Rajaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekoufeh Kolahdouz-Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d’ensembles de modèles explorables par couplage de contraintes et de transformation de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Syriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Francophones de Programmation par Contraintes (JFPC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de conduite d’un fauteuil roulant électrique à l’aide d’oculométrie : une preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Handicap 2020 - 11ème conférence de l'IFRATH sur les technologies d'assistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Nov 2020, Paris, France. pp.212--215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365438.3410967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Tool Support for Embedded Operating System Security: an Experience Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SecureMDE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Deployment of UML Models for V&V Activities and Embedded Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying and Monitoring UML Models with Observer Automata: A Transformation-Free Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems, MODELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. pp.161-171, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.000-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Topics in Textual Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim D. Brucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Constraint Language and Textual Modeling 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensional View Definition with Constrained Incremental Transformation Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.395-402, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI : Un Interpréteur de Modèles Embarqué pour l’Exécution et la Vérification de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checkable UML Soccer Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Engineering Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth Tables to Binary Decision Diagrams in Modern ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2019 Transformation Tool Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Eindhoven, Netherlands. pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Declarative Language to Generate Explorable Sets of Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC ’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles et programmation par contraintes avec ATL C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPFC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UML Model Execution to Bridge the Gap Between Design and Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 : First International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified LTL Verification and Embedded Execution of UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Active Map operation to unify and improve efficiency of active operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TTC 2018 Social Media Case, by ATL and AOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Transformation Tool Contest, co-located with the 2018 Software Technologies: Applications and Foundations (STAF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de Modèles et Contraintes pour l’Ingénierie Dirigée par les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using process algebra to statically analyze incremental propagation graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Additivity in Transformation Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2017 - ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, Texas, United States. pp.23-33, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2017.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Incremental and Bidirectional Evaluation with an Explicit Propagation Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards one Model Interpreter for Both Design and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Executable Modeling (EXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gremlin-ATL: A Scalable Model Transformation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE2017 : 32nd IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Urbana-Champaign, United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASE.2017.8115658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling OCL and fUML Integration by Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidi Zied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference, ECMFA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienna, Austria. pp.156-172, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42061-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient OCL-based Incremental Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.121--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional incremental transformations with Active Operation Framework – Application to Facades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Papyrus Workshop - DSML Technologies (CEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Active Operations for Incremental Bidirectional Evaluation of OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on OCL and Textual Modeling (OCL'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Functional Model Transformations with OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2015 - 8th International Conference on Model Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Define DSL notation using declarative geometric constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Papyrus Workshop - DSML Technologies (CEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fixing Sketchy UML Models by Leveraging Textual Notations: Application to Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fUML as an Assembly Language for MDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hyderabad, India. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2593770.2593778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fUML as an Assembly Language for Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidi Zied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Choura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference, SLE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Västerås, Sweden. pp.171-190, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11245-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Discussion: Proposals for Improving OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim D. Brucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Dania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geri Georg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtualEMF: a Model Virtualization Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauê Clasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops of the 30th International Conference on Conceptual Modeling (ER 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoScript: A DSL for querying and manipulating model repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering (SLE2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catálogo de refactorizaciones para transformaciones Modelo a Modelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas de Ingeniería del Software y Bases de Datos (JISBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, A Coruña, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Composition of EMF Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauê Clasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées sur l'Ingénierie Dirigée par les Modèles (IDM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00606374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Execution of Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 14th International Conference, MODELS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a General Composition Semantics for Rule-Based Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wellington, New Zealand. pp.623-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Higher-Order Transformations Support in ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformations 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Spain. pp.215-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialization of Research Tools: the ATL Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Academic Software Development Tools and Techniques - WASDeTT-3 (co-located with the 25th IEEE/ACM International Conference on Automated Software Engineering - ASE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Tool Interoperability in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.62--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Driven Tool Interoperability: Bridging Eclipse and Microsoft Modeling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caue Clasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Modeling Foundations and Applications (ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.32--47, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13595-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatizing the Evaluation of Model Matching Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on matching and meaning 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Leicester, United Kingdom. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-DSL Coordination Support by Combining Megamodeling and Model Weaving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Vanhooff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 25th Symposium on Applied Computing (SAC 2010), Track "Coordination Models, Languages and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2011--2018, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1774088.1774511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco: A Generic And Extensible Framework For Model Driven Reverse Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE/ACM International Conference on Automated Software Engineering (ASE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anvers, Belgium. pp.173-174, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1858996.1859032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Model-Driven Engineering and Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Design, and Analysis for the Service Cloud - MDA4ServiceCloud'10: Workshop's 4th edition (co-located with the 6th European Conference on Modelling Foundations and Applications - ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation Chains in Model-Driven Performance Engineering: Experiences and Future Research Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif Gilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lämmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modellierung 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Klagenfurt, Austria. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Interoperability of Dependencies Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.128--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying MDE for the Validation of Correct Eclipse Plugin Bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neptune Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Incremental Execution of ATL Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT2010 - Intl. Conference on Model Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Malaga, Spain. pp.123-137, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13688-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Higher-Order Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Fraternali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference on Model-Driven Architecture, Foundations and Applications (ECMDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Discovered Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts - R.E.M. 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Tool Reuse with Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zekai Demirezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Software Engineering and Data Engineering (SEDE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Las Vegas, United States. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with a Higher-Level Navigation Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Garcia Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing in Model Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vignaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Bastarrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland. pp.197-212, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02408-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Comprehension Case Study for GraBaTs 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Graph-Based Tools - Grabats 2009 (co-located with TOOLS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Static and Dynamic Models Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts - R.E.M. 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Rule Interoperability using Chains of Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabro Marcos Didonet Del</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Swaziland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming BPMN process models to BPEL process definitions with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Graph-Based Tools - Grabats 2009 (co-located with TOOLS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration by Model-driven Virtual Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AmmA/ATL Solution for the GraBaTs 2009 Reverse Engineering Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Graph-Based Tools - Grabats 2009 (co-located with TOOLS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Megamodelling to Model-Driven Performance Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Vanhooff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference and Workshop on the Engineering of Computer Based Systems (ECBS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2009.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Benefits of Bridging Eclipse-EMF & Microsoft &amp;quot;Oslo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse Summit Europe 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ludwigsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782285v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Model Adaptation by Precise Detection of Metamodel Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. of ECMDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Enschede,, Netherlands. pp.34-49, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Specific Language for Expressing Model Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5ère Journée sur l'Ingénierie Dirigée par les Modèles (IDM09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megamodeling Software Platforms: Automated Discovery of Usable Cartography from Available Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts (REM 2009, co-located with WCRE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Discovering Hidden Transformation Chaining Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 12th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.92-106, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04425-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Approach to Model Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Model Driven Architecture - Foundations and Applications (ECMDA-FA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Israel. pp.32-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the architectural alignment of ATL and QVT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1188 - 1195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based DSL frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN symposium on Object-oriented programming systems, languages, and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.602 - 616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Models with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Events at the MoDELS 2005 Conference, LNCS 3844</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Jamaica. pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Model Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vépa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Size Metrics Workshop - a MODELS 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModelExtractor: an Automatic Parametric Model Extractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Piers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Object-Oriented Reengineering (WOOR) - a ECOOP 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building DSLs with AMMA/ATL, a Case Study on SPL and CPL Telephony Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Consel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Latry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP Workshop on Domain-Specific Program Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00353580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canonical Scheme for Model Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Bouzitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Model Driven Architecture -Foundations and Applications (ECMDA-FA '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao, Spain. pp.346-360, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11787044_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Model Management in Eclipse GMT/AM3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse Technology eXchange Workshop (eTX) - a ECOOP 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM3: a DSL for Metamodel Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Int. Conf. on Formal Methods for Open Object-Based Distributed Systems, LNCS 4037</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy. pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformations? Transformation Models!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems (MoDELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy. pp.440-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of rule-based modularization in model transformation languages illustrated with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1202 - 1209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Engineering Support for Tool Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in Software Model Engineering (WiSME’2005) - a MODELS 2005 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Montego Bay, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Generic Model Management to Data Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B2B Applications, BPEL4WS, Web Services and. NET in the Context of MDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Integration and Modeling Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toronto, Canada. pp.225-236, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-29766-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation and Weaving in the AMMA Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School onGenerative and Transformational Techniquesin Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal. pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An M3-Neutral infrastructure for bridging model engineering and ontology engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Devedzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Djuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Gasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Conference on Interoperability of Enterprise Software and Applications (INTEROP-ESA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Geneva, Switzerland, Switzerland. pp.159-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles, Standards and Tools for Model Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Engineering of Complex Computer Systems (ICECCS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Shanghai, China, China. pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Transformation Definition from Mapping Specification: Application to Web Service Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Information Systems Engineering (CAiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Porto, Portugal, Netherlands. pp.309-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMW: a generic model weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gueltas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 ere Journées sur l'Ingénierie Dirigée par les Modèles (IDM05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the MS/DSL Tools and the Eclipse Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Piers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Software Factories at OOPSLA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loosely Coupled Traceability for ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Model Driven Architecture (ECMDA) Workshop on Traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Germany. pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling in the Large and Modeling in the Small</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European MDA Workshops: Foundations and Applications, MDAFA 2003 and MDAFA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands. pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Specification in MDA: from Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Interoperability of Enterprise Software and Applications (INTEROP-ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Switzerland. pp.253--264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying MDA Approach for Web Service Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Enterprise Distributed Object Computing Conference (EDOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Monterey, California, USA, United States. pp.58-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Megamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the OOPSLA/GPCE: Best Practices for Model-Driven Software Development workshop, 19th Annual ACM Conference on Object-Oriented Programming, Systems, Languages, and Applications,(2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco, a Model-Driven Platform to Support Real Legacy Modernization Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Transformation: Architecture-Driven Modernization Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Morgan Kaufmann/OMG Press, pp.365-400, 2010, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374913-0.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Engineering: From Principles to Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Gérard, Jean-Philippe Babau and Joël Champeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Distributed Real-time Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Sciences, pp.15-30, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninth international workshop on the pragmatics of OCL and other textual specification languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Chimiak-Opoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Knapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.256-260. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12261-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to Workshop The Pragmatics of OCL and Other Textual Specification Languages at MoDELS 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Chimiak-Opoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Knapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA-ATLAS Response to the MDA Tool Capabilities OMG RFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bezivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Experiment to Give Dynamic Semantics to a DSL for Telephony Services Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending AMMA for Supporting Dynamic Semantics Specifications of DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Models with Rule-based Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7582, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00580033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Models to Evolving Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6723, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338695v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial-strength Rule Interoperability using Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6747, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D561A90"/>
+    <w:nsid w:val="AAE5638D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-jouault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2395-9623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110218140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688795v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pallardy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01201-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00867-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00923-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Hidaka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.33.2_56" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202832v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.32.2_63" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Garces" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Vara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0297-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.30.3_25" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vignaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Bastarrica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-011-0191-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAA0E30F94C831134DD6DFC13D9CDD384FC785AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luis C&#225;novas Izquierdo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Garcia Molina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2011.09.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.2.a2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Roychoudhury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22031-9_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T9LR5NC2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541030v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekai Demirezen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCM-2010-0278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782784v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Barbero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-009-0082-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CG0T5F15-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Allilaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kurtev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2007.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTBWQD39-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2007.05.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLXW8CF5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Lin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ejis.3000685" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berg Klaas van Den" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2007.05.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RP0T5NG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Didonet del Fabro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touzet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greiner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;ppner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coyle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3559098" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234889v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252919v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rajaei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoufeh Kolahdouz-Rahimi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Syriani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966564v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rochon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929122v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419227" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153160v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim D. Brucker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gogolla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ponsard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wagelaar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00061" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.000-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887853v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996093v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566259v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2017.21" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589582v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2017.8115658" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340073v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Zied" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195930v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593778" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Clark" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dania" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geri Georg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kling" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606374v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Clasen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609451v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609458v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466946v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Garc&#233;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534353v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Vanhooff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774511" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534450v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Madiot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1858996.1859032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534373v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Clasen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13595-8_5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534441v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539064v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fritzsche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Gilani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L&#228;mmel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539063v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13688-7_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2XRQN8G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782445v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782260v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02408-5_14" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CFQRD093-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Fraternali" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ceri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782456v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venisse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782420v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782435v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez Cuadrado" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782285v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782795v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782446v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gueguen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782277v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.33" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782487v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabro Marcos Didonet Del" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Patrick" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782491v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466940v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02674-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466942v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460761v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04425-0_8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Barbero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351626v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzitouna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787044_26" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TB36WNFH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353580v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Latry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272269v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chevrel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jossic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piers" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483594v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272259v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric V&#233;pa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272277v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448119v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483588v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B&#252;ttner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483596v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van den Berg" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483592v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180008v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hammoudi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denivaldo Lopes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29766-9_19" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068357v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hillairet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448109v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448126v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448112v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Breton" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gueltas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448055v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Devedzic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Djuric" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Gasevic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448114v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448118v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448059v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenthal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448127v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272245v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448113v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448058v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222947v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538412v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barbier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lennon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374913-0.00014-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180014v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Chimiak-Opoka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knapp" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12261-3_24" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B3X17346-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180012v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272419v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bezivin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023149v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Ruscio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023008v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580033v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338695v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344013v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-jouault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2395-9623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110218140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pallardy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01201-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00867-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00923-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Hidaka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.33.2_56" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202832v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.32.2_63" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Garces" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Vara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0297-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.30.3_25" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vignaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Bastarrica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-011-0191-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAA0E30F94C831134DD6DFC13D9CDD384FC785AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.2.a2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luis C&#225;novas Izquierdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Garcia Molina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2011.09.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Roychoudhury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22031-9_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T9LR5NC2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541030v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekai Demirezen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCM-2010-0278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Barbero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-009-0082-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CG0T5F15-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Allilaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kurtev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2007.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTBWQD39-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Lin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ejis.3000685" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2007.05.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLXW8CF5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berg Klaas van Den" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2007.05.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RP0T5NG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Didonet del Fabro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touzet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greiner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;ppner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coyle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3559098" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780438v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rajaei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoufeh Kolahdouz-Rahimi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Syriani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rochon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419227" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.000-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim D. Brucker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gogolla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ponsard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00061" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wagelaar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566259v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2017.21" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589582v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2017.8115658" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340073v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Zied" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195930v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593778" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096634v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Clark" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dania" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geri Georg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Clasen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609673v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kling" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609451v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606374v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609458v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642066v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539173v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534391v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534373v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Clasen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13595-8_5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466946v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Garc&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534353v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Vanhooff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774511" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534450v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Madiot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1858996.1859032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539064v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fritzsche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Gilani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L&#228;mmel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534441v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539063v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13688-7_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2XRQN8G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782464v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Fraternali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ceri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782456v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venisse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782420v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782435v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez Cuadrado" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02408-5_14" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CFQRD093-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782445v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782487v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabro Marcos Didonet Del" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Patrick" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782795v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gueguen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782491v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782277v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.33" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782285v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466940v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02674-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466942v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460761v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04425-0_8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Barbero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483592v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483594v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448120v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272259v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric V&#233;pa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272269v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chevrel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jossic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353580v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Latry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351626v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzitouna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787044_26" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TB36WNFH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272277v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448119v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483588v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B&#252;ttner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483596v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van den Berg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272245v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448113v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180008v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hammoudi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denivaldo Lopes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29766-9_19" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448114v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448055v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Devedzic" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Djuric" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Gasevic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448109v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448126v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448112v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Breton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gueltas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068357v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hillairet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448118v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448059v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenthal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448127v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448058v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222947v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538412v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barbier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lennon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374913-0.00014-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180014v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Chimiak-Opoka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knapp" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12261-3_24" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B3X17346-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180012v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272419v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bezivin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023149v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Ruscio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023008v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580033v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338695v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344013v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>