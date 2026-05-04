--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Jouault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2395-9623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110218140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML: a Practical Tool for Partial Model Animation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103050. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating formal model verification tools in an industrial context: the case of a smart device life cycle management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01201-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling solvers with model transformations to generate explorable model sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.1633-1652. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00867-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified verification and monitoring of executable UML specifications. A transformation-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient ATL Incremental Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Object Technology, 18 (3), pp.2:1-17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『モデル駆動工学の原理と応用』 (3)モデル分類からみるモデル駆動工学の応用</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (2), pp.56-77 </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11309/jssst.33.2_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『モデル駆動工学の原理と応用』 (2)メタモデリングとモデル変換</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11309/jssst.32.2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Transformations to Metamodel Changes via External Transformation Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M. Vara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.789-806. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-012-0297-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles UML vers Fiacre, via les langages intermédiaires tUML et ABCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『モデル駆動工学の原理と応用』 (1) モデル駆動工学の歴史と背景</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.25-44. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11309/jssst.30.3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing artifacts in megamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vignaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Bastarrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-011-0191-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Refactorings for Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journal of Object Technology, 11 (2), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2012.11.2.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">API2MoL: Automating the building of bridges between APIs and Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luis Cánovas Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Garcia Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (3), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2011.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Framework for Aspect Weaver Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Roychoudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS Transactions on Aspect-Oriented Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6580, pp.1-45. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22031-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling tool reuse and interoperability through model-driven engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zekai Demirezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Methods in Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (Supplement 2), pp.187-202. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCM-2010-0278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Advanced Model-driven Engineering Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Barbero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-009-0082-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquis et Défis de l'Ingénierie Dirigée par les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'ATL dans les chaînes de validation de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATL: A model transformation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMDiff: a differentiation tool for domain-specific models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuehua Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.349-361. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.ejis.3000685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interoperability of model-to-model transformation languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (3), pp.114-137. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2007.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based modularization in model transformation languages illustrated with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berg Klaas van Den</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (3), pp.138-154. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2007.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA : vers une Plate-forme Générique d'Ingénierie des Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM/GL-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching Model Edition as a Linear Logic Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/OCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västeras, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental MTL vs. GPLs: Class into Relational Database Schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Höppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, VIRTUAL CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental ATL Solution to the TTC 2023 KMEHR to FHIR Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Coyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VIRTUAL CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheptre Solution to the TTC 2023 Incremental Class2Relational Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VIRTUAL CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining human factors general trends from +100k UML class diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Model Driven Engineering Languages and Systems (MODELS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSOFT: Special Interest Group on Software Engineering; IEEE, Sep 2022, Montréal, Québec, Canada. pp.913-922, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3559098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Model Verification with AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2022 Workshop MESS’22: International workshop on MDE for Smart IoT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the Formal Verification of UML Models in an Industrial Context: The Case of a Smart Device Life Cycle Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining human factors general trends from +100k UML class diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Human Factors in Modeling / Modeling of Human Factors (HuFaMo'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on OCL and Textual Modeling / MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal (Canada), Canada. pp.889-893, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSL for Encoding Models for Graph-Learning Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Rajaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekoufeh Kolahdouz-Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d’ensembles de modèles explorables par couplage de contraintes et de transformation de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Syriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Francophones de Programmation par Contraintes (JFPC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de conduite d’un fauteuil roulant électrique à l’aide d’oculométrie : une preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Handicap 2020 - 11ème conférence de l'IFRATH sur les technologies d'assistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Nov 2020, Paris, France. pp.212--215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365438.3410967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Tool Support for Embedded Operating System Security: an Experience Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SecureMDE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Deployment of UML Models for V&V Activities and Embedded Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying and Monitoring UML Models with Observer Automata: A Transformation-Free Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems, MODELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. pp.161-171, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.000-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Topics in Textual Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim D. Brucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Constraint Language and Textual Modeling 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensional View Definition with Constrained Incremental Transformation Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.395-402, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI : Un Interpréteur de Modèles Embarqué pour l’Exécution et la Vérification de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checkable UML Soccer Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Engineering Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth Tables to Binary Decision Diagrams in Modern ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2019 Transformation Tool Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Eindhoven, Netherlands. pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Declarative Language to Generate Explorable Sets of Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC ’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles et programmation par contraintes avec ATL C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPFC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UML Model Execution to Bridge the Gap Between Design and Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 : First International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified LTL Verification and Embedded Execution of UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Active Map operation to unify and improve efficiency of active operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TTC 2018 Social Media Case, by ATL and AOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Transformation Tool Contest, co-located with the 2018 Software Technologies: Applications and Foundations (STAF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de Modèles et Contraintes pour l’Ingénierie Dirigée par les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using process algebra to statically analyze incremental propagation graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Additivity in Transformation Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2017 - ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, Texas, United States. pp.23-33, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2017.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Incremental and Bidirectional Evaluation with an Explicit Propagation Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards one Model Interpreter for Both Design and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Executable Modeling (EXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gremlin-ATL: A Scalable Model Transformation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE2017 : 32nd IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Urbana-Champaign, United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASE.2017.8115658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling OCL and fUML Integration by Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidi Zied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference, ECMFA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienna, Austria. pp.156-172, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42061-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient OCL-based Incremental Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.121--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional incremental transformations with Active Operation Framework – Application to Facades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Papyrus Workshop - DSML Technologies (CEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Active Operations for Incremental Bidirectional Evaluation of OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on OCL and Textual Modeling (OCL'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Functional Model Transformations with OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2015 - 8th International Conference on Model Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Define DSL notation using declarative geometric constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Papyrus Workshop - DSML Technologies (CEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fixing Sketchy UML Models by Leveraging Textual Notations: Application to Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fUML as an Assembly Language for MDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hyderabad, India. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2593770.2593778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fUML as an Assembly Language for Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidi Zied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Choura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference, SLE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Västerås, Sweden. pp.171-190, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11245-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Discussion: Proposals for Improving OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim D. Brucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Dania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geri Georg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtualEMF: a Model Virtualization Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauê Clasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops of the 30th International Conference on Conceptual Modeling (ER 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoScript: A DSL for querying and manipulating model repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering (SLE2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catálogo de refactorizaciones para transformaciones Modelo a Modelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas de Ingeniería del Software y Bases de Datos (JISBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, A Coruña, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Composition of EMF Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauê Clasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées sur l'Ingénierie Dirigée par les Modèles (IDM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00606374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Execution of Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 14th International Conference, MODELS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a General Composition Semantics for Rule-Based Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wellington, New Zealand. pp.623-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Higher-Order Transformations Support in ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformations 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Spain. pp.215-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialization of Research Tools: the ATL Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Academic Software Development Tools and Techniques - WASDeTT-3 (co-located with the 25th IEEE/ACM International Conference on Automated Software Engineering - ASE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Tool Interoperability in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.62--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Driven Tool Interoperability: Bridging Eclipse and Microsoft Modeling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caue Clasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Modeling Foundations and Applications (ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.32--47, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13595-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatizing the Evaluation of Model Matching Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on matching and meaning 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Leicester, United Kingdom. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-DSL Coordination Support by Combining Megamodeling and Model Weaving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Vanhooff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 25th Symposium on Applied Computing (SAC 2010), Track "Coordination Models, Languages and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2011--2018, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1774088.1774511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco: A Generic And Extensible Framework For Model Driven Reverse Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE/ACM International Conference on Automated Software Engineering (ASE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anvers, Belgium. pp.173-174, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1858996.1859032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Model-Driven Engineering and Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Design, and Analysis for the Service Cloud - MDA4ServiceCloud'10: Workshop's 4th edition (co-located with the 6th European Conference on Modelling Foundations and Applications - ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation Chains in Model-Driven Performance Engineering: Experiences and Future Research Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif Gilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lämmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modellierung 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Klagenfurt, Austria. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Interoperability of Dependencies Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.128--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying MDE for the Validation of Correct Eclipse Plugin Bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neptune Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Incremental Execution of ATL Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT2010 - Intl. Conference on Model Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Malaga, Spain. pp.123-137, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13688-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Higher-Order Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Fraternali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference on Model-Driven Architecture, Foundations and Applications (ECMDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Discovered Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts - R.E.M. 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Tool Reuse with Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zekai Demirezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Software Engineering and Data Engineering (SEDE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Las Vegas, United States. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with a Higher-Level Navigation Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Garcia Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing in Model Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vignaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Bastarrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland. pp.197-212, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02408-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Comprehension Case Study for GraBaTs 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Graph-Based Tools - Grabats 2009 (co-located with TOOLS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Static and Dynamic Models Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts - R.E.M. 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Rule Interoperability using Chains of Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabro Marcos Didonet Del</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Swaziland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming BPMN process models to BPEL process definitions with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Graph-Based Tools - Grabats 2009 (co-located with TOOLS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration by Model-driven Virtual Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AmmA/ATL Solution for the GraBaTs 2009 Reverse Engineering Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Graph-Based Tools - Grabats 2009 (co-located with TOOLS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Megamodelling to Model-Driven Performance Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Vanhooff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference and Workshop on the Engineering of Computer Based Systems (ECBS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2009.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Benefits of Bridging Eclipse-EMF & Microsoft &amp;quot;Oslo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse Summit Europe 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ludwigsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782285v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Model Adaptation by Precise Detection of Metamodel Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. of ECMDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Enschede,, Netherlands. pp.34-49, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Specific Language for Expressing Model Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5ère Journée sur l'Ingénierie Dirigée par les Modèles (IDM09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megamodeling Software Platforms: Automated Discovery of Usable Cartography from Available Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts (REM 2009, co-located with WCRE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Discovering Hidden Transformation Chaining Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 12th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.92-106, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04425-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Approach to Model Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Model Driven Architecture - Foundations and Applications (ECMDA-FA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Israel. pp.32-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the architectural alignment of ATL and QVT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1188 - 1195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based DSL frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN symposium on Object-oriented programming systems, languages, and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.602 - 616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Models with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Events at the MoDELS 2005 Conference, LNCS 3844</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Jamaica. pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Model Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vépa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Size Metrics Workshop - a MODELS 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModelExtractor: an Automatic Parametric Model Extractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Piers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Object-Oriented Reengineering (WOOR) - a ECOOP 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building DSLs with AMMA/ATL, a Case Study on SPL and CPL Telephony Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Consel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Latry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP Workshop on Domain-Specific Program Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00353580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canonical Scheme for Model Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Bouzitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Model Driven Architecture -Foundations and Applications (ECMDA-FA '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao, Spain. pp.346-360, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11787044_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Model Management in Eclipse GMT/AM3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse Technology eXchange Workshop (eTX) - a ECOOP 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM3: a DSL for Metamodel Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Int. Conf. on Formal Methods for Open Object-Based Distributed Systems, LNCS 4037</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy. pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformations? Transformation Models!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems (MoDELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy. pp.440-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of rule-based modularization in model transformation languages illustrated with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1202 - 1209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Engineering Support for Tool Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in Software Model Engineering (WiSME’2005) - a MODELS 2005 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Montego Bay, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Generic Model Management to Data Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B2B Applications, BPEL4WS, Web Services and. NET in the Context of MDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Integration and Modeling Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toronto, Canada. pp.225-236, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-29766-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation and Weaving in the AMMA Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School onGenerative and Transformational Techniquesin Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal. pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An M3-Neutral infrastructure for bridging model engineering and ontology engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Devedzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Djuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Gasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Conference on Interoperability of Enterprise Software and Applications (INTEROP-ESA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Geneva, Switzerland, Switzerland. pp.159-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles, Standards and Tools for Model Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Engineering of Complex Computer Systems (ICECCS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Shanghai, China, China. pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Transformation Definition from Mapping Specification: Application to Web Service Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Information Systems Engineering (CAiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Porto, Portugal, Netherlands. pp.309-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMW: a generic model weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gueltas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 ere Journées sur l'Ingénierie Dirigée par les Modèles (IDM05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the MS/DSL Tools and the Eclipse Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Piers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Software Factories at OOPSLA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loosely Coupled Traceability for ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Model Driven Architecture (ECMDA) Workshop on Traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Germany. pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling in the Large and Modeling in the Small</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European MDA Workshops: Foundations and Applications, MDAFA 2003 and MDAFA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands. pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Specification in MDA: from Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Interoperability of Enterprise Software and Applications (INTEROP-ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Switzerland. pp.253--264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying MDA Approach for Web Service Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Enterprise Distributed Object Computing Conference (EDOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Monterey, California, USA, United States. pp.58-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Megamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the OOPSLA/GPCE: Best Practices for Model-Driven Software Development workshop, 19th Annual ACM Conference on Object-Oriented Programming, Systems, Languages, and Applications,(2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco, a Model-Driven Platform to Support Real Legacy Modernization Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Transformation: Architecture-Driven Modernization Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Morgan Kaufmann/OMG Press, pp.365-400, 2010, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374913-0.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Engineering: From Principles to Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Gérard, Jean-Philippe Babau and Joël Champeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Distributed Real-time Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Sciences, pp.15-30, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninth international workshop on the pragmatics of OCL and other textual specification languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Chimiak-Opoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Knapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.256-260. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12261-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to Workshop The Pragmatics of OCL and Other Textual Specification Languages at MoDELS 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Chimiak-Opoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Knapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA-ATLAS Response to the MDA Tool Capabilities OMG RFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bezivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Experiment to Give Dynamic Semantics to a DSL for Telephony Services Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending AMMA for Supporting Dynamic Semantics Specifications of DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Models with Rule-based Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7582, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00580033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Models to Evolving Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6723, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338695v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial-strength Rule Interoperability using Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6747, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Jouault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2395-9623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110218140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML: a Practical Tool for Partial Model Animation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103050. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating formal model verification tools in an industrial context: the case of a smart device life cycle management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01201-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling solvers with model transformations to generate explorable model sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.1633-1652. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00867-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified verification and monitoring of executable UML specifications. A transformation-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient ATL Incremental Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Object Technology, 18 (3), pp.2:1-17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『モデル駆動工学の原理と応用』 (3)モデル分類からみるモデル駆動工学の応用</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (2), pp.56-77 </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11309/jssst.33.2_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『モデル駆動工学の原理と応用』 (2)メタモデリングとモデル変換</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11309/jssst.32.2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Transformations to Metamodel Changes via External Transformation Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M. Vara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.789-806. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-012-0297-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles UML vers Fiacre, via les langages intermédiaires tUML et ABCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『モデル駆動工学の原理と応用』 (1) モデル駆動工学の歴史と背景</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.25-44. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11309/jssst.30.3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing artifacts in megamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vignaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Bastarrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-011-0191-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Refactorings for Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journal of Object Technology, 11 (2), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2012.11.2.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">API2MoL: Automating the building of bridges between APIs and Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luis Cánovas Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Garcia Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (3), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2011.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Framework for Aspect Weaver Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Roychoudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS Transactions on Aspect-Oriented Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6580, pp.1-45. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22031-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling tool reuse and interoperability through model-driven engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zekai Demirezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Methods in Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (Supplement 2), pp.187-202. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCM-2010-0278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Advanced Model-driven Engineering Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Barbero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-009-0082-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquis et Défis de l'Ingénierie Dirigée par les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'ATL dans les chaînes de validation de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATL: A model transformation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMDiff: a differentiation tool for domain-specific models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuehua Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.349-361. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.ejis.3000685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interoperability of model-to-model transformation languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (3), pp.114-137. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2007.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based modularization in model transformation languages illustrated with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berg Klaas van Den</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (3), pp.138-154. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2007.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA : vers une Plate-forme Générique d'Ingénierie des Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM/GL-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching Model Edition as a Linear Logic Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/OCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västeras, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental MTL vs. GPLs: Class into Relational Database Schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Höppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, VIRTUAL CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental ATL Solution to the TTC 2023 KMEHR to FHIR Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Coyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VIRTUAL CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheptre Solution to the TTC 2023 Incremental Class2Relational Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VIRTUAL CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining human factors general trends from +100k UML class diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Model Driven Engineering Languages and Systems (MODELS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSOFT: Special Interest Group on Software Engineering; IEEE, Sep 2022, Montréal, Québec, Canada. pp.913-922, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3559098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining human factors general trends from +100k UML class diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Human Factors in Modeling / Modeling of Human Factors (HuFaMo'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Model Verification with AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2022 Workshop MESS’22: International workshop on MDE for Smart IoT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the Formal Verification of UML Models in an Industrial Context: The Case of a Smart Device Life Cycle Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on OCL and Textual Modeling / MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal (Canada), Canada. pp.889-893, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSL for Encoding Models for Graph-Learning Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Rajaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekoufeh Kolahdouz-Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d’ensembles de modèles explorables par couplage de contraintes et de transformation de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Syriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Francophones de Programmation par Contraintes (JFPC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Tool Support for Embedded Operating System Security: an Experience Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SecureMDE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Deployment of UML Models for V&V Activities and Embedded Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de conduite d’un fauteuil roulant électrique à l’aide d’oculométrie : une preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Handicap 2020 - 11ème conférence de l'IFRATH sur les technologies d'assistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Nov 2020, Paris, France. pp.212--215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365438.3410967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying and Monitoring UML Models with Observer Automata: A Transformation-Free Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems, MODELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. pp.161-171, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.000-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Topics in Textual Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim D. Brucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Constraint Language and Textual Modeling 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth Tables to Binary Decision Diagrams in Modern ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2019 Transformation Tool Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Eindhoven, Netherlands. pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensional View Definition with Constrained Incremental Transformation Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.395-402, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checkable UML Soccer Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Engineering Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI : Un Interpréteur de Modèles Embarqué pour l’Exécution et la Vérification de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Declarative Language to Generate Explorable Sets of Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC ’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles et programmation par contraintes avec ATL C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPFC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UML Model Execution to Bridge the Gap Between Design and Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 : First International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified LTL Verification and Embedded Execution of UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Active Map operation to unify and improve efficiency of active operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TTC 2018 Social Media Case, by ATL and AOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Transformation Tool Contest, co-located with the 2018 Software Technologies: Applications and Foundations (STAF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de Modèles et Contraintes pour l’Ingénierie Dirigée par les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using process algebra to statically analyze incremental propagation graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Additivity in Transformation Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Hidaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2017 - ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, Texas, United States. pp.23-33, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2017.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Incremental and Bidirectional Evaluation with an Explicit Propagation Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards one Model Interpreter for Both Design and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Executable Modeling (EXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gremlin-ATL: A Scalable Model Transformation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE2017 : 32nd IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Urbana-Champaign, United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASE.2017.8115658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling OCL and fUML Integration by Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidi Zied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference, ECMFA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienna, Austria. pp.156-172, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42061-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient OCL-based Incremental Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.121--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional incremental transformations with Active Operation Framework – Application to Facades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Papyrus Workshop - DSML Technologies (CEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Functional Model Transformations with OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2015 - 8th International Conference on Model Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Active Operations for Incremental Bidirectional Evaluation of OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on OCL and Textual Modeling (OCL'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Define DSL notation using declarative geometric constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Papyrus Workshop - DSML Technologies (CEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fixing Sketchy UML Models by Leveraging Textual Notations: Application to Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fUML as an Assembly Language for MDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hyderabad, India. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2593770.2593778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fUML as an Assembly Language for Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidi Zied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Choura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference, SLE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Västerås, Sweden. pp.171-190, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11245-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Discussion: Proposals for Improving OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim D. Brucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Dania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geri Georg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtualEMF: a Model Virtualization Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauê Clasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops of the 30th International Conference on Conceptual Modeling (ER 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoScript: A DSL for querying and manipulating model repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering (SLE2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catálogo de refactorizaciones para transformaciones Modelo a Modelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas de Ingeniería del Software y Bases de Datos (JISBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, A Coruña, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Composition of EMF Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauê Clasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées sur l'Ingénierie Dirigée par les Modèles (IDM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00606374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Execution of Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 14th International Conference, MODELS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a General Composition Semantics for Rule-Based Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wellington, New Zealand. pp.623-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Higher-Order Transformations Support in ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformations 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Spain. pp.215-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialization of Research Tools: the ATL Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Academic Software Development Tools and Techniques - WASDeTT-3 (co-located with the 25th IEEE/ACM International Conference on Automated Software Engineering - ASE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Tool Interoperability in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.62--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Driven Tool Interoperability: Bridging Eclipse and Microsoft Modeling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caue Clasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Modeling Foundations and Applications (ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.32--47, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13595-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatizing the Evaluation of Model Matching Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on matching and meaning 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Leicester, United Kingdom. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-DSL Coordination Support by Combining Megamodeling and Model Weaving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Vanhooff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 25th Symposium on Applied Computing (SAC 2010), Track "Coordination Models, Languages and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2011--2018, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1774088.1774511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco: A Generic And Extensible Framework For Model Driven Reverse Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE/ACM International Conference on Automated Software Engineering (ASE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anvers, Belgium. pp.173-174, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1858996.1859032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Model-Driven Engineering and Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Design, and Analysis for the Service Cloud - MDA4ServiceCloud'10: Workshop's 4th edition (co-located with the 6th European Conference on Modelling Foundations and Applications - ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation Chains in Model-Driven Performance Engineering: Experiences and Future Research Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif Gilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lämmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modellierung 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Klagenfurt, Austria. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Interoperability of Dependencies Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.128--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying MDE for the Validation of Correct Eclipse Plugin Bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neptune Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Incremental Execution of ATL Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT2010 - Intl. Conference on Model Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Malaga, Spain. pp.123-137, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13688-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Static and Dynamic Models Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts - R.E.M. 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Comprehension Case Study for GraBaTs 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Graph-Based Tools - Grabats 2009 (co-located with TOOLS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing in Model Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vignaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Bastarrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland. pp.197-212, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02408-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Higher-Order Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Fraternali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference on Model-Driven Architecture, Foundations and Applications (ECMDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Discovered Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts - R.E.M. 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Tool Reuse with Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zekai Demirezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Software Engineering and Data Engineering (SEDE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Las Vegas, United States. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with a Higher-Level Navigation Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Garcia Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Model Adaptation by Precise Detection of Metamodel Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. of ECMDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Enschede,, Netherlands. pp.34-49, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AmmA/ATL Solution for the GraBaTs 2009 Reverse Engineering Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Graph-Based Tools - Grabats 2009 (co-located with TOOLS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Rule Interoperability using Chains of Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabro Marcos Didonet Del</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zurich, Swaziland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration by Model-driven Virtual Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Benefits of Bridging Eclipse-EMF & Microsoft &amp;quot;Oslo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse Summit Europe 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ludwigsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782285v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Megamodelling to Model-Driven Performance Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Vanhooff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference and Workshop on the Engineering of Computer Based Systems (ECBS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2009.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming BPMN process models to BPEL process definitions with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Graph-Based Tools - Grabats 2009 (co-located with TOOLS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Specific Language for Expressing Model Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5ère Journée sur l'Ingénierie Dirigée par les Modèles (IDM09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megamodeling Software Platforms: Automated Discovery of Usable Cartography from Available Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts (REM 2009, co-located with WCRE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Discovering Hidden Transformation Chaining Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 12th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.92-106, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04425-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Approach to Model Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Model Driven Architecture - Foundations and Applications (ECMDA-FA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Israel. pp.32-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the architectural alignment of ATL and QVT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1188 - 1195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canonical Scheme for Model Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Bouzitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Model Driven Architecture -Foundations and Applications (ECMDA-FA '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao, Spain. pp.346-360, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11787044_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building DSLs with AMMA/ATL, a Case Study on SPL and CPL Telephony Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Consel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Latry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP Workshop on Domain-Specific Program Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00353580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based DSL frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN symposium on Object-oriented programming systems, languages, and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.602 - 616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Models with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Events at the MoDELS 2005 Conference, LNCS 3844</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Jamaica. pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Model Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vépa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Size Metrics Workshop - a MODELS 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModelExtractor: an Automatic Parametric Model Extractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Piers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Object-Oriented Reengineering (WOOR) - a ECOOP 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Model Management in Eclipse GMT/AM3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipse Technology eXchange Workshop (eTX) - a ECOOP 2006 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM3: a DSL for Metamodel Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Int. Conf. on Formal Methods for Open Object-Based Distributed Systems, LNCS 4037</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy. pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformations? Transformation Models!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems (MoDELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy. pp.440-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of rule-based modularization in model transformation languages illustrated with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1202 - 1209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Engineering Support for Tool Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in Software Model Engineering (WiSME’2005) - a MODELS 2005 Satellite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Montego Bay, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Generic Model Management to Data Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B2B Applications, BPEL4WS, Web Services and. NET in the Context of MDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Integration and Modeling Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toronto, Canada. pp.225-236, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-29766-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the MS/DSL Tools and the Eclipse Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Piers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Software Factories at OOPSLA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation and Weaving in the AMMA Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School onGenerative and Transformational Techniquesin Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal. pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An M3-Neutral infrastructure for bridging model engineering and ontology engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Devedzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Djuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Gasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Conference on Interoperability of Enterprise Software and Applications (INTEROP-ESA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Geneva, Switzerland, Switzerland. pp.159-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles, Standards and Tools for Model Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Engineering of Complex Computer Systems (ICECCS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Shanghai, China, China. pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Transformation Definition from Mapping Specification: Application to Web Service Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Information Systems Engineering (CAiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Porto, Portugal, Netherlands. pp.309-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMW: a generic model weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gueltas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 ere Journées sur l'Ingénierie Dirigée par les Modèles (IDM05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loosely Coupled Traceability for ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Model Driven Architecture (ECMDA) Workshop on Traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Germany. pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling in the Large and Modeling in the Small</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European MDA Workshops: Foundations and Applications, MDAFA 2003 and MDAFA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands. pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Specification in MDA: from Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Interoperability of Enterprise Software and Applications (INTEROP-ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Switzerland. pp.253--264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying MDA Approach for Web Service Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denivaldo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Enterprise Distributed Object Computing Conference (EDOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Monterey, California, USA, United States. pp.58-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Megamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the OOPSLA/GPCE: Best Practices for Model-Driven Software Development workshop, 19th Annual ACM Conference on Object-Oriented Programming, Systems, Languages, and Applications,(2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDisco, a Model-Driven Platform to Support Real Legacy Modernization Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Transformation: Architecture-Driven Modernization Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Morgan Kaufmann/OMG Press, pp.365-400, 2010, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374913-0.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Engineering: From Principles to Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Gérard, Jean-Philippe Babau and Joël Champeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Distributed Real-time Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Sciences, pp.15-30, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninth international workshop on the pragmatics of OCL and other textual specification languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Chimiak-Opoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Knapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.256-260. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12261-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to Workshop The Pragmatics of OCL and Other Textual Specification Languages at MoDELS 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Chimiak-Opoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gogolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Knapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA-ATLAS Response to the MDA Tool Capabilities OMG RFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bezivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Experiment to Give Dynamic Semantics to a DSL for Telephony Services Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending AMMA for Supporting Dynamic Semantics Specifications of DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Models with Rule-based Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7582, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00580033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Models to Evolving Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6723, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338695v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial-strength Rule Interoperability using Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6747, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAE5638D"/>
+    <w:nsid w:val="21326CC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-jouault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2395-9623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110218140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pallardy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01201-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00867-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00923-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Hidaka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.33.2_56" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202832v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.32.2_63" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Garces" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Vara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0297-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.30.3_25" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vignaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Bastarrica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-011-0191-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAA0E30F94C831134DD6DFC13D9CDD384FC785AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.2.a2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luis C&#225;novas Izquierdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Garcia Molina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2011.09.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Roychoudhury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22031-9_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T9LR5NC2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541030v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekai Demirezen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCM-2010-0278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Barbero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-009-0082-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CG0T5F15-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Allilaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kurtev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2007.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTBWQD39-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Lin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ejis.3000685" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2007.05.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLXW8CF5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berg Klaas van Den" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2007.05.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RP0T5NG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Didonet del Fabro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touzet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greiner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;ppner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coyle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3559098" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780438v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rajaei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoufeh Kolahdouz-Rahimi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Syriani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rochon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419227" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.000-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim D. Brucker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gogolla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ponsard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00061" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wagelaar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566259v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2017.21" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589582v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2017.8115658" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340073v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Zied" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195930v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593778" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096634v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Clark" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dania" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geri Georg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Clasen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609673v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kling" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609451v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606374v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609458v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642066v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539173v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534391v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534373v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Clasen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13595-8_5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466946v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Garc&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534353v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Vanhooff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774511" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534450v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Madiot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1858996.1859032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539064v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fritzsche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Gilani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L&#228;mmel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534441v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539063v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13688-7_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2XRQN8G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782464v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Fraternali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ceri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782456v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venisse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782420v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782435v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez Cuadrado" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02408-5_14" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CFQRD093-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782445v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782487v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabro Marcos Didonet Del" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Patrick" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782795v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gueguen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782491v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782277v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.33" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782285v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466940v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02674-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466942v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460761v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04425-0_8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Barbero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483592v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483594v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448120v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272259v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric V&#233;pa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272269v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chevrel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jossic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353580v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Latry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351626v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzitouna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787044_26" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TB36WNFH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272277v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448119v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483588v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B&#252;ttner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483596v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van den Berg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272245v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448113v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180008v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hammoudi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denivaldo Lopes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29766-9_19" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448114v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448055v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Devedzic" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Djuric" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Gasevic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448109v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448126v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448112v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Breton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gueltas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068357v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hillairet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448118v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448059v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenthal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448127v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448058v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222947v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538412v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barbier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lennon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374913-0.00014-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180014v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Chimiak-Opoka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knapp" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12261-3_24" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B3X17346-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180012v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272419v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bezivin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023149v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Ruscio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023008v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580033v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338695v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344013v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-jouault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2395-9623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110218140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pallardy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01201-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00867-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00923-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Hidaka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.33.2_56" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202832v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.32.2_63" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Garces" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Vara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0297-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.30.3_25" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vignaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Bastarrica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-011-0191-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAA0E30F94C831134DD6DFC13D9CDD384FC785AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.2.a2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luis C&#225;novas Izquierdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Garcia Molina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2011.09.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Roychoudhury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22031-9_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T9LR5NC2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541030v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekai Demirezen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCM-2010-0278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Barbero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-009-0082-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CG0T5F15-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Allilaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kurtev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2007.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTBWQD39-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Lin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ejis.3000685" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2007.05.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLXW8CF5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berg Klaas van Den" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2007.05.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RP0T5NG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Didonet del Fabro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touzet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greiner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;ppner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coyle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3559098" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rajaei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoufeh Kolahdouz-Rahimi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Syriani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966564v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rochon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929122v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419227" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153160v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.000-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim D. Brucker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gogolla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ponsard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wagelaar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492143v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00061" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375996v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566259v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2017.21" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589582v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2017.8115658" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340073v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Zied" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195930v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593778" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096634v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Clark" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dania" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geri Georg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Clasen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609673v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kling" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609451v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606374v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609458v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642066v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539173v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534391v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534373v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Clasen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13595-8_5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466946v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Garc&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534353v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Vanhooff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774511" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534450v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Madiot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1858996.1859032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539064v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fritzsche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Gilani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L&#228;mmel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534441v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539063v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13688-7_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2XRQN8G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782445v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782260v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02408-5_14" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CFQRD093-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Fraternali" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ceri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782456v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venisse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782420v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782435v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez Cuadrado" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466940v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02674-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782491v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782487v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabro Marcos Didonet Del" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Patrick" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782446v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gueguen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782285v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782277v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.33" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782795v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466942v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460761v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04425-0_8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Barbero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483592v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351626v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzitouna" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787044_26" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TB36WNFH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353580v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Latry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483594v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448120v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272259v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric V&#233;pa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272269v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chevrel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jossic" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piers" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272277v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448119v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483588v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B&#252;ttner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483596v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van den Berg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272245v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448113v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180008v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hammoudi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denivaldo Lopes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29766-9_19" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068357v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hillairet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448114v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448055v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Devedzic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Djuric" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Gasevic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448109v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448126v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448112v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Breton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gueltas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448118v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448059v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenthal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448127v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448058v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222947v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538412v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barbier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lennon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374913-0.00014-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180014v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Chimiak-Opoka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knapp" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12261-3_24" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B3X17346-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180012v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272419v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bezivin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023149v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Ruscio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023008v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580033v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338695v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344013v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>