--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -866,200 +866,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative part model for visual recognition</w:t>
+                <w:t xml:space="preserve">Vehicle Detection in Aerial Imagery : A small target detection benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Sicre</w:t>
+                <w:t xml:space="preserve">Sébastien Razakarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132389v2</w:t>
+                <w:t xml:space="preserve">hal-01122605v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Detection in Aerial Imagery : A small target detection benchmark</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Razakarivony</w:t>
+                <w:t xml:space="preserve">Discriminative part model for visual recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://www.sciencedirect.com/science/article/pii/S1077314215001642#. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2015.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122605v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Higher-Order Statistics (LHS) describing images with statistics of local non-binarized pixel patterns</w:t>
               </w:r>
@@ -1420,261 +1420,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifold based local classifiers: linear and nonlinear approaches</w:t>
+                <w:t xml:space="preserve">Category level object segmentation by combining bag-of-words models with Dirichlet processes and random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakan Cevikalp</w:t>
+                <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Larlus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">William Triggs</w:t>
+                <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11265-008-0313-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (2), pp.238-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-009-0245-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565007v1</w:t>
+                <w:t xml:space="preserve">inria-00439303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Category level object segmentation by combining bag-of-words models with Dirichlet processes and random fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Manifold based local classifiers: linear and nonlinear approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Cevikalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Neamtu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Verbeek</w:t>
+                <w:t xml:space="preserve">William Triggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 88 (2), pp.238-253. </w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (1), pp.61-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-009-0245-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11265-008-0313-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00439303v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From images to shape models for object detection</w:t>
               </w:r>
@@ -1764,51 +1764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent mixture vocabularies for object categorization and segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1849,278 +1849,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Clustering Forests for Image Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Groups of Adjacent Contour Segments for Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Moosmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Nowak</w:t>
+                <w:t xml:space="preserve">Loic Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 30 (9), pp.1632-1646. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2007.70822⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 30 (1), pp.36-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2007.1144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548666v1</w:t>
+                <w:t xml:space="preserve">hal-00204002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groups of Adjacent Contour Segments for Object Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Ferrari</w:t>
+                <w:t xml:space="preserve">Randomized Clustering Forests for Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Moosmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Fevrier</w:t>
+                <w:t xml:space="preserve">Eric Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 30 (1), pp.36-51. </w:t>
+              <w:t xml:space="preserve">, 2008, 30 (9), pp.1632-1646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2007.1144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2007.70822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204002v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation de catégories d'objets par combinaison d'un modèle d'apparence et d'un champ de Markov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2277,221 +2277,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperplane approximation for template matching</w:t>
+                <w:t xml:space="preserve">Real Time Tracking of 3D Objects : an Efficient and Robust Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 24 (7), pp.996--1000. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (2), pp.317--328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2002.1017625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0031-3203(01)00031-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548267v1</w:t>
+                <w:t xml:space="preserve">inria-00548266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Tracking of 3D Objects : an Efficient and Robust Approach</w:t>
+                <w:t xml:space="preserve">Hyperplane approximation for template matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (7), pp.996--1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2002.1017625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0031-3203(01)00031-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00548266v1</w:t>
+                <w:t xml:space="preserve">inria-00548267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance d'objets volumiques par mise en correspondance d'indices visuels</w:t>
               </w:r>
@@ -2635,207 +2635,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of the Simultaneous Pose and Correspondence Problem Using Gaussian Error Model</w:t>
+                <w:t xml:space="preserve">Robust Hypothesis Verification : Application to Model Based Object Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 73 (3), pp.357--373. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32 (6), pp.1069--1081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/cviu.1998.0735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0031-3203(98)00126-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548323v1</w:t>
+                <w:t xml:space="preserve">inria-00548321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Hypothesis Verification : Application to Model Based Object Recognition</w:t>
+                <w:t xml:space="preserve">Solution of the Simultaneous Pose and Correspondence Problem Using Gaussian Error Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 32 (6), pp.1069--1081. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 73 (3), pp.357--373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0031-3203(98)00126-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/cviu.1998.0735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548321v1</w:t>
+                <w:t xml:space="preserve">inria-00548323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Log-Polar Mapping for Space Variant Imaging : Application to Face Detection and Tracking</w:t>
               </w:r>
@@ -3388,667 +3388,667 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Without Seeing: Text-Aided Domain Adaptation for Adapting CLIP-like Models to Novel Domains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+                <w:t xml:space="preserve">Intra-Modal Divergence-Weighted Distillation for Vision-Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youva Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2025 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The British Machine Vision Conference (BMVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sheffield, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889885v1</w:t>
+                <w:t xml:space="preserve">hal-05227668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-task knowledge distillation for few-shot detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nasreddine Benaichouche</w:t>
+                <w:t xml:space="preserve">Balancing Accuracy and Efficiency in Budget-Aware Early-Exiting Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youva Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCVW 2025 - International Conference on Computer Vision Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Kolkota, India. pp.17-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78172-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268562v1</w:t>
+                <w:t xml:space="preserve">hal-04683503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-Modal Divergence-Weighted Distillation for Vision-Language Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Jurie</w:t>
+                <w:t xml:space="preserve">Adapting Without Seeing: Text-Aided Domain Adaptation for Adapting CLIP-like Models to Novel Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hémadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Vorobieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The British Machine Vision Conference (BMVC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2025 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp49660.2025.10889681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227668v1</w:t>
+                <w:t xml:space="preserve">hal-04889885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Accuracy and Efficiency in Budget-Aware Early-Exiting Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">Cross-task knowledge distillation for few-shot detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hémadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Vorobieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nasreddine Benaichouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCVW 2025 - International Conference on Computer Vision Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Honolulu Hawaii, United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683503v1</w:t>
+                <w:t xml:space="preserve">hal-05268562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text-to-Image Models for Counterfactual Explanations: a Black-Box Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Simon</w:t>
+                <w:t xml:space="preserve">Beyond Internet Images: Evaluating Vision-Language Models for Domain Generalization on Synthetic-to-Real Industrial Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hémadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Vorobieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Waikoloa (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">Synthetic Data for Computer Vision - CVPR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, Washington, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588660v1</w:t>
+                <w:t xml:space="preserve">hal-04889782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Internet Images: Evaluating Vision-Language Models for Domain Generalization on Synthetic-to-Real Industrial Datasets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+                <w:t xml:space="preserve">Text-to-Image Models for Counterfactual Explanations: a Black-Box Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Data for Computer Vision - CVPR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Seattle, Washington, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Waikoloa (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889782v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low Rank Gaussian Mixture Latent Model for Face Generation</w:t>
               </w:r>
@@ -4136,51 +4136,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LATENTPATCH: A Non-Parametric Approach for Face Generation and Editing</w:t>
+                <w:t xml:space="preserve">LATENTPATCH : Une approche non-paramétrique pour la génération et l'édition de visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Samuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
@@ -4198,106 +4198,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.ID1198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411751v1</w:t>
+                <w:t xml:space="preserve">hal-04411653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LATENTPATCH : Une approche non-paramétrique pour la génération et l'édition de visages</w:t>
+                <w:t xml:space="preserve">LATENTPATCH: A Non-Parametric Approach for Face Generation and Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Samuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
@@ -4315,103 +4306,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1790-1794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411653v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Exit Resource-Efficient Neural Architecture for Image Classification with Optimized Fusion Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youva Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4462,51 +4462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adversarial Counterfactual Visual Explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4782,51 +4782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Models for Counterfactual Explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6358,455 +6358,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAKE: Compact and Accurate K-dimensional representation of Emotion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+                <w:t xml:space="preserve">TS-NET: COMBINING MODALITY SPECIFIC AND COMMON FEATURES FOR MULTIMODAL PATCH MATCHING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis for Human Facial and Activity Recognition (BMVC Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. Zhaojie Ju, Sep 2018, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE International Conference on Image Processing, Oct 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849908v2</w:t>
+                <w:t xml:space="preserve">hal-01804551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TS-NET: COMBINING MODALITY SPECIFIC AND COMMON FEATURES FOR MULTIMODAL PATCH MATCHING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sovann En</w:t>
+                <w:t xml:space="preserve">CAKE: Compact and Accurate K-dimensional representation of Emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Kervadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE International Conference on Image Processing, Oct 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Image Analysis for Human Facial and Activity Recognition (BMVC Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. Zhaojie Ju, Sep 2018, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804551v1</w:t>
+                <w:t xml:space="preserve">hal-01849908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPNet: an End-to-End Network for Relative Camera Pose Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">DEEP MULTI-SCALE ARCHITECTURES FOR MONOCULAR DEPTH ESTIMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879117v1</w:t>
+                <w:t xml:space="preserve">hal-01803817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEP MULTI-SCALE ARCHITECTURES FOR MONOCULAR DEPTH ESTIMATION</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Simon</w:t>
+                <w:t xml:space="preserve">RPNet: an End-to-End Network for Relative Camera Pose Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Computer Vision Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01803817v1</w:t>
+                <w:t xml:space="preserve">hal-01879117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Use Of Deep Neural Networks For The Detection Of Small Vehicles In Ortho-Images</w:t>
               </w:r>
@@ -6969,51 +6969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7278,217 +7278,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576222v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNSUPERVISED DEEP HASHING WITH STACKED CONVOLUTIONAL AUTOENCODERS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Temporal Multimodal Fusion for Video Emotion Classification in the Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bejing, China</w:t>
+              <w:t xml:space="preserve">ACM - ICMI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528097v1</w:t>
+                <w:t xml:space="preserve">hal-01590608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Multimodal Fusion for Video Emotion Classification in the Wild</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+                <w:t xml:space="preserve">UNSUPERVISED DEEP HASHING WITH STACKED CONVOLUTIONAL AUTOENCODERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM - ICMI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bejing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590608v1</w:t>
+                <w:t xml:space="preserve">hal-01528097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE USE OF DEEP NEURAL NETWORKS FOR THE DETECTION OF SMALL VEHICLES IN ORTHO-IMAGES</w:t>
               </w:r>
@@ -7651,51 +7651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised part learning for visual recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7753,731 +7753,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLBoost Revisited: A Faster Metric Learning Algorithm for Identity-Based Face Retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">Hard Negative Mining for Metric Learning Based Zero-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC: British Machine Vision Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCV 16 WS TASK-CV: Transferring and Adapting Source Knowledge in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354994v1</w:t>
+                <w:t xml:space="preserve">hal-01356757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A JOINT LEARNING APPROACH FOR CROSS DOMAIN AGE ESTIMATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Deep fusion of visual signatures for client-server facial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binod Bhattarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Sharma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Tenth Indian Conference on Computer Vision, Graphics and Image Processing (ICVGIP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Guwahati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301390v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region Proposal for Pattern Spotting in Historical Document Images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">Improving Semantic Embedding Consistency by Metric Learning for Zero-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 15th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. pp.367-372</w:t>
+              <w:t xml:space="preserve">ECCV 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113978v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CP-mtML: Coupled Projection multi-task Metric Learning for Large Scale Face Retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+                <w:t xml:space="preserve">Region Proposal for Pattern Spotting in Historical Document Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE Conference on Computer Vision and Pattern Recognition (CVPR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Las Vegas, NV, United States</w:t>
+              <w:t xml:space="preserve">2016 15th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. pp.367-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301381v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard Negative Mining for Metric Learning Based Zero-Shot Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbin</w:t>
+                <w:t xml:space="preserve">CP-mtML: Coupled Projection multi-task Metric Learning for Large Scale Face Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Bhattarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 16 WS TASK-CV: Transferring and Adapting Source Knowledge in Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">29th IEEE Conference on Computer Vision and Pattern Recognition (CVPR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356757v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep fusion of visual signatures for client-server facial analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+                <w:t xml:space="preserve">MLBoost Revisited: A Faster Metric Learning Algorithm for Identity-Based Face Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Indian Conference on Computer Vision, Graphics and Image Processing (ICVGIP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Guwahati, India</w:t>
+              <w:t xml:space="preserve">BMVC: British Machine Vision Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390001v2</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Semantic Embedding Consistency by Metric Learning for Zero-Shot Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbin</w:t>
+                <w:t xml:space="preserve">A JOINT LEARNING APPROACH FOR CROSS DOMAIN AGE ESTIMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Bhattarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348827v1</w:t>
+                <w:t xml:space="preserve">hal-01301390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPLeaP: Soft Pooling of Learned Parts for Image Classification</w:t>
               </w:r>
@@ -8578,273 +8578,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern localization in historical document images via template matching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">Nouveau modèle pour la datation automatique de photographies à partir de caractéristiques visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 23rd International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.2054-2059</w:t>
+              <w:t xml:space="preserve">CORIA 2016 - Conférence en Recherche d'Infomations et Applications- 13th French Information Retrieval Conference. CIFED 2016 Colloque International Francophone sur l'Ecrit et le Document.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.11--23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113982v1</w:t>
+                <w:t xml:space="preserve">hal-01294126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau modèle pour la datation automatique de photographies à partir de caractéristiques visuelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+                <w:t xml:space="preserve">Pattern localization in historical document images via template matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2016 - Conférence en Recherche d'Infomations et Applications- 13th French Information Retrieval Conference. CIFED 2016 Colloque International Francophone sur l'Ecrit et le Document.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.11--23</w:t>
+              <w:t xml:space="preserve">2016 23rd International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.2054-2059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294126v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosted Metric Learning for Efficient Identity-Based Face Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9155,51 +9155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puzzling Face Verification Algorithms for Privacy Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binod Bhattarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9352,437 +9352,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histograms of Pattern Sets for Image Classification and Object Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Some faces are more equal than others: Hierarchical organization for accurate and efficient large-scale identity-based face retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Bhattarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Columbus, Ohio., United States. pp.224-231</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980894v1</w:t>
+                <w:t xml:space="preserve">hal-01061588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering and Aligning Discriminative Mid-Level Features for Image Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sicre</w:t>
+                <w:t xml:space="preserve">EPML: Expanded Parts based Metric Learning for Occlusion Robust Face Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.1</w:t>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, -, Singapore. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996303v1</w:t>
+                <w:t xml:space="preserve">hal-01070657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some faces are more equal than others: Hierarchical organization for accurate and efficient large-scale identity-based face retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+                <w:t xml:space="preserve">Histograms of Pattern Sets for Image Classification and Object Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winn Voravuthikunchai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV) Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.1-13</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Columbus, Ohio., United States. pp.224-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061588v1</w:t>
+                <w:t xml:space="preserve">hal-00980894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPML: Expanded Parts based Metric Learning for Occlusion Robust Face Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+                <w:t xml:space="preserve">Discovering and Aligning Discriminative Mid-Level Features for Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, -, Singapore. pp.1-15</w:t>
+              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070657v1</w:t>
+                <w:t xml:space="preserve">hal-00996303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoencodeurs discriminants pour la détection de cibles faiblement résolues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Razakarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9814,222 +9814,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative Autoencoders for Small Targets Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Razakarivony</w:t>
+                <w:t xml:space="preserve">Dating color images with ordinal classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.3528 - 3533, </w:t>
+              <w:t xml:space="preserve">ICMR'14 - ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom. 4 pp, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2014.607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2578726.2578790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996305v1</w:t>
+                <w:t xml:space="preserve">hal-01011234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating color images with ordinal classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+                <w:t xml:space="preserve">Discriminative Autoencoders for Small Targets Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Razakarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR'14 - ACM International Conference on Multimedia Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom. 4 pp, </w:t>
+              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.3528 - 3533, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2578726.2578790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2014.607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011234v1</w:t>
+                <w:t xml:space="preserve">hal-00996305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image re-ranking based on statistics of frequent patterns</w:t>
               </w:r>
@@ -10481,641 +10481,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Higher-Order Statistics (LHS) for Texture Categorization and Facial Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motion Models that Only Work Sometimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibt Ul Hussain</w:t>
+                <w:t xml:space="preserve">Cristina Garcia Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sturzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel J. Brostow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 - European Conference on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Machive Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722819v1</w:t>
+                <w:t xml:space="preserve">hal-00806098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Recognition using Local Quantized Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+                <w:t xml:space="preserve">CMML: a New Metric Learning Approach for Cross Modal Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machive Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. 11 p</w:t>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, South Korea. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806104v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Higher-Order Statistics (LHS) for Texture Categorization and Facial Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sibt Ul Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_39⟩</w:t>
+              <w:t xml:space="preserve">ECCV 2012 - European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33786-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722884v1</w:t>
+                <w:t xml:space="preserve">hal-00722819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Compact Visual Attributes for Large-Scale Image Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Su</w:t>
+                <w:t xml:space="preserve">Face Recognition using Local Quantized Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibt Ul Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Computer Vision (ECCV) Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Machive Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806053v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Models that Only Work Sometimes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sturzel</w:t>
+                <w:t xml:space="preserve">Learning Compact Visual Attributes for Large-Scale Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel J. Brostow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machive Vision Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Conference on Computer Vision (ECCV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Florence, Italy. pp.51-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806098v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMML: a New Metric Learning Approach for Cross Modal Matching</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Tapaswi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Firenze, Italy. pp.385-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806082v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiCov: a novel image representation for person re-identification and face verification</w:t>
               </w:r>
@@ -11190,235 +11190,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative Spatial Saliency for Image Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+                <w:t xml:space="preserve">Local Descriptors Encoded by Fisher Vectors for Person Re-identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingpeng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2012 - Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Providence, RI, United States. pp.3506-3513, </w:t>
+              <w:t xml:space="preserve">12th European Conference on Computer Vision (ECCV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Italy. pp.413-422, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2012.6248093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33863-2_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714311v1</w:t>
+                <w:t xml:space="preserve">hal-00806066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Descriptors Encoded by Fisher Vectors for Person Re-identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu Su</w:t>
+                <w:t xml:space="preserve">Discriminative Spatial Saliency for Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Computer Vision (ECCV) Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Italy. pp.413-422, </w:t>
+              <w:t xml:space="preserve">CVPR 2012 - Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Providence, RI, United States. pp.3506-3513, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33863-2_41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2012.6248093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806066v1</w:t>
+                <w:t xml:space="preserve">hal-00714311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCCA: A new approach for distance learning from sparse pairwise constraints</w:t>
               </w:r>
@@ -11584,161 +11584,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning discriminative spatial representation for image classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+                <w:t xml:space="preserve">Visual word disambiguation by semantic contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC 2011 - British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Dundee, United Kingdom. pp.1-11, </w:t>
+              <w:t xml:space="preserve">IEEE Intenational Conference on Computer Vision (ICCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Spain. pp.311-318, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5244/C.25.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2011.6126257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722820v1</w:t>
+                <w:t xml:space="preserve">hal-00808655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Spatial Layout with Fisher Vectors for Image Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Krapac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11779,118 +11779,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00612277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual word disambiguation by semantic contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Su</w:t>
+                <w:t xml:space="preserve">Learning discriminative spatial representation for image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intenational Conference on Computer Vision (ICCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Spain. pp.311-318, </w:t>
+              <w:t xml:space="preserve">BMVC 2011 - British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Dundee, United Kingdom. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCV.2011.6126257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5244/C.25.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808655v1</w:t>
+                <w:t xml:space="preserve">hal-00722820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Contexts and Fisher Vectors for the ImageCLEF 2011 Photo Annotation Task</w:t>
               </w:r>
@@ -11971,51 +11971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Tree-structured Descriptor Quantizers for Image Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Krapac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12088,51 +12088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Krapac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moray Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12381,603 +12381,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00439516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBIN: a platform for evaluating, Automatic Target Recognition algorithms. I. Overview of the project and presentation of the SAGEM DS competition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Guillerm</w:t>
+                <w:t xml:space="preserve">Learning Distance Functions for Automatic Annotation of Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Krapac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatic Target Recognition XVIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.777501⟩</w:t>
+              <w:t xml:space="preserve">AMR - 5th International Workshop on Adaptive Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79860-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548663v1</w:t>
+                <w:t xml:space="preserve">inria-00548684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying discriminative visual codebook generation with classifier training for object category recognition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rahul Sukthankar</w:t>
+                <w:t xml:space="preserve">Margin-based discriminant dimensionality reduction for visual recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Cevikalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robi Polikar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR '08 - Conference on Computer Vision &amp; Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Anchorage, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2008.4587504⟩</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2008.4587591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548653v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Appearance Models and Markov Random Fields for Category Level Object Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Larlus</w:t>
+                <w:t xml:space="preserve">ROBIN: a platform for evaluating, Automatic Target Recognition algorithms. I. Overview of the project and presentation of the SAGEM DS competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lonnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2008 - IEEE Conference on Computer Vision &amp; Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2008.4587453⟩</w:t>
+              <w:t xml:space="preserve">Automatic Target Recognition XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.777501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548660v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margin-based discriminant dimensionality reduction for visual recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakan Cevikalp</w:t>
+                <w:t xml:space="preserve">Unifying discriminative visual codebook generation with classifier training for object category recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bill Triggs</w:t>
+                <w:t xml:space="preserve">Rong Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Sukthankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robi Polikar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR '08 - Conference on Computer Vision &amp; Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Anchorage, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2008.4587591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2008.4587504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548665v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Distance Functions for Automatic Annotation of Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josip Krapac</w:t>
+                <w:t xml:space="preserve">Combining Appearance Models and Markov Random Fields for Category Level Object Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMR - 5th International Workshop on Adaptive Multimedia Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.1-16, </w:t>
+              <w:t xml:space="preserve">CVPR 2008 - IEEE Conference on Computer Vision &amp; Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Anchorage, United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-79860-6_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2008.4587453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548684v1</w:t>
+                <w:t xml:space="preserve">inria-00548660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation de catégories d'objets par combinaison d'un modèle d'apparence et d'un champs de Markov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13015,64 +13015,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised dimensionality reduction using pairwise equivalence constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Cevikalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13123,77 +13123,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROBIN: a platform for evaluating Automatic Target Recognition algorithms. II. Protocols used for evaluating algorithms and results obtained on the SAGEM DS database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lonnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13240,64 +13240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Subspace Classifiers: Linear and Nonlinear Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Cevikalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13426,51 +13426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Category level object segmentation - learning to segment objects with latent aspect models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13502,464 +13502,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Object Detection with Deformable Shape Models Learnt from Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Ferrari</w:t>
+                <w:t xml:space="preserve">A Supervised Clustering Algorithm for the Initialization of RBF Neural Network Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Cevikalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2007 - Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Minneapolis, United States. pp.1-8, </w:t>
+              <w:t xml:space="preserve">SIU '07 - 15th Signal Processing and Communications Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Eskisehir, Turkey. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2007.383043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SIU.2007.4298803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203920v1</w:t>
+                <w:t xml:space="preserve">hal-00203762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Visual Similarity Measures for Comparing Never Seen Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Nowak</w:t>
+                <w:t xml:space="preserve">Fast Discriminative Visual Codebooks using Randomized Clustering Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Moosmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPVR 2007 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Twentieth Annual Conference on Neural Information Processing Systems (NIPS '06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Vancouver, Canada. pp.985--992</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203958v1</w:t>
+                <w:t xml:space="preserve">hal-00203734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Discriminative Visual Codebooks using Randomized Clustering Forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bill Triggs</w:t>
+                <w:t xml:space="preserve">Learning Visual Similarity Measures for Comparing Never Seen Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth Annual Conference on Neural Information Processing Systems (NIPS '06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPVR 2007 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Minneapolis, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2007.382969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203734v1</w:t>
+                <w:t xml:space="preserve">hal-00203958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Supervised Clustering Algorithm for the Initialization of RBF Neural Network Classifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diane Larlus</w:t>
+                <w:t xml:space="preserve">Accurate Object Detection with Deformable Shape Models Learnt from Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIU '07 - 15th Signal Processing and Communications Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Eskisehir, Turkey. pp.1-4, </w:t>
+              <w:t xml:space="preserve">CVPR 2007 - Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Minneapolis, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SIU.2007.4298803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2007.383043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203762v1</w:t>
+                <w:t xml:space="preserve">hal-00203920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Autonomous Object Reconstruction for Visual Search by the Humanoid Robot HRP-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14118,64 +14118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning saliency maps for object categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Moosmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14239,51 +14239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Computer Vision (ECCV '06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Graz, Austria. pp.490-503, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14317,51 +14317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de Vocabulaires Visuels Efficaces pour la Catégorisation d'Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyuri Dorkó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14406,273 +14406,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2005 PASCAL Visual Object Classes Challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning visual distance function for object identification from one example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First PASCAL Machine Learning Challenges Workshop (MLCW '05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Learning to Compare Examples (NIPS'06 Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Whistler, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548597v1</w:t>
+                <w:t xml:space="preserve">inria-00548582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning visual distance function for object identification from one example</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 2005 PASCAL Visual Object Classes Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Everingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Zisserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc van Gool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moray Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning to Compare Examples (NIPS'06 Workshop)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First PASCAL Machine Learning Challenges Workshop (MLCW '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Southampton, United Kingdom. pp.117--176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11736790_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548582v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance d'objets dans des images: une approche par sac-de-mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14710,51 +14710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Categorization: Parts for Speed and Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14890,174 +14890,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learned Color Constancy From Local Correspondences</w:t>
+                <w:t xml:space="preserve">A Parallel Implementation of a 3D Reconstruction Algorithm for Real-Time Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tijmen Moerland</w:t>
+                <w:t xml:space="preserve">Joel Falcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Serot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME '05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PARCO 2005 - ParCo,Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Malaga, Spain. pp.663-670</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548507v1</w:t>
+                <w:t xml:space="preserve">hal-00167395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cluster de calcul hybride pour les applications de vision temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Falcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15081,186 +15098,169 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Implementation of a 3D Reconstruction Algorithm for Real-Time Vision</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learned Color Constancy From Local Correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chateau</w:t>
+                <w:t xml:space="preserve">Tijmen Moerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARCO 2005 - ParCo,Parallel Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands. pp.820-823, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2005.1521549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167395v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating Efficient Codebooks for Visual Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Computer Vision (ICCV '05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Beijing, China. pp.604 -- 610, </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15383,213 +15383,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00524413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Real Time Tracking of 3D Objects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scale-invariant shape features for recognition of object categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Pattern Recognition (ICPR '04)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition (CVPR '04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Washington, United States. pp.90--96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548540v1</w:t>
+                <w:t xml:space="preserve">inria-00548545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-invariant shape features for recognition of object categories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Real Time Tracking of 3D Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition (CVPR '04)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Pattern Recognition (ICPR '04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Cambridge, United Kingdom. pp.252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2004.1333751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548545v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient method to compute the inverse Jacobian matrix in visual servoing</w:t>
               </w:r>
@@ -15677,243 +15677,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00352026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi et reconnaissance de gestes par vision monoculaire en temps réel : application à la formation des chargés de manoeuvres pour la conduite des ponts polaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chateau</w:t>
+                <w:t xml:space="preserve">An efficient method to compute the inverse jacobian matrix in visual servoing An efficient method to compute the inverse jacobian matrix in visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Dhome</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2004 - 14ième Congrès francophone de Reconnaissance des Formes et d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, undef, Samoa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167408v1</w:t>
+                <w:t xml:space="preserve">inria-00548543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient method to compute the inverse jacobian matrix in visual servoing An efficient method to compute the inverse jacobian matrix in visual servoing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
+                <w:t xml:space="preserve">Suivi et reconnaissance de gestes par vision monoculaire en temps réel : application à la formation des chargés de manoeuvres pour la conduite des ponts polaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, undef, Samoa</w:t>
+              <w:t xml:space="preserve">RFIA 2004 - 14ième Congrès francophone de Reconnaissance des Formes et d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548543v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contour/texture approach for visual tracking</w:t>
               </w:r>
@@ -16303,312 +16303,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time tracking using Wavelets Representation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X. Clady</w:t>
+                <w:t xml:space="preserve">Real-time Registration for Image Moisaicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Noirfalise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for Pattern Recognition, DAGM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Zurich, Unknown Region. pp.523-530</w:t>
+              <w:t xml:space="preserve">The 13th British Machine Vision Conference (BMVC '02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The British Machine Vision Association, Sep 2002, Cardiff, United Kingdom. pp.617--626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295939v1</w:t>
+                <w:t xml:space="preserve">inria-00548251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Registration for Image Moisaicing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Dhome</w:t>
+                <w:t xml:space="preserve">Real-time tracking using Wavelets Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Clady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th British Machine Vision Conference (BMVC '02)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The British Machine Vision Association, Sep 2002, Cardiff, United Kingdom. pp.617--626</w:t>
+              <w:t xml:space="preserve">Symposium for Pattern Recognition, DAGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Zurich, Unknown Region. pp.523-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548251v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time tracking using Wavelets Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Clady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for Pattern Recognition, DAGM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Zurich, Unknown Region. pp.523-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16627,338 +16627,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time 3D Face tracking from Appearance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Duculty</w:t>
+                <w:t xml:space="preserve">Un algorithme de template matching simple et efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP '02)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA '02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Angers, France. pp.59--66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548257v1</w:t>
+                <w:t xml:space="preserve">inria-00548255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi temps réel d'objets 3D basé sur l'apparence</w:t>
+                <w:t xml:space="preserve">Real Time 3D Face tracking from Appearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA '02)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP '02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, New-York, United States. pp.581--584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2002.1038090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548256v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de template matching simple et efficace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi temps réel d'objets 3D basé sur l'apparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA '02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2002, Angers, France. pp.59--66</w:t>
+              <w:t xml:space="preserve">, Sep 2002, Angers, France. pp.67--74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548255v1</w:t>
+                <w:t xml:space="preserve">inria-00548256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Tracking using Wavelet Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17037,135 +17037,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking with a pan-tilt-zoom camera for an ACC system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Collange</w:t>
+                <w:t xml:space="preserve">Tracking of 3D Objects from Appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Scandinavian Conference on Image Analysis (SCIA '01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2001, Bergen, Norway. pp.561--566</w:t>
+              <w:t xml:space="preserve">, Jun 2001, Bergen, Norway. pp.515--522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548284v1</w:t>
+                <w:t xml:space="preserve">inria-00548282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et suivi de véhicule par vision</w:t>
               </w:r>
@@ -17266,503 +17253,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of 3D Objects from Appearance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Duculty</w:t>
+                <w:t xml:space="preserve">Tracking with a pan-tilt-zoom camera for an ACC system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Clady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Dhome</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Scandinavian Conference on Image Analysis (SCIA '01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2001, Bergen, Norway. pp.515--522</w:t>
+              <w:t xml:space="preserve">, Jun 2001, Bergen, Norway. pp.561--566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548282v1</w:t>
+                <w:t xml:space="preserve">inria-00548284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time 3D Template Matching</w:t>
+                <w:t xml:space="preserve">Real Time Tracking of 3D Objects with occultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision &amp; Pattern Recognition (CVPR '01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Kauai, United States. pp.791--797, </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP '01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Thessaloniki, Greece. pp.413--416, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2001.990559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2001.959041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548278v1</w:t>
+                <w:t xml:space="preserve">inria-00548279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Tracking of 3D Objects with occultations</w:t>
+                <w:t xml:space="preserve">Real Time 3D Template Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP '01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Thessaloniki, Greece. pp.413--416, </w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision &amp; Pattern Recognition (CVPR '01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Kauai, United States. pp.791--797, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2001.959041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2001.990559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548279v1</w:t>
+                <w:t xml:space="preserve">inria-00548278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Tracking with a pan-tilt-zoom camera : application to car driving assistance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de motifs en temps réel dans des séquences d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics &amp; Automation (ICRA '01)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1ère Rencontres des Sciences et Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Association française des sciences et technologies de l'information (ASTI), Apr 2001, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548285v1</w:t>
+                <w:t xml:space="preserve">inria-00548280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de motifs en temps réel dans des séquences d'images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Object Tracking with a pan-tilt-zoom camera : application to car driving assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Clady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Dhome</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontres des Sciences et Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Robotics &amp; Automation (ICRA '01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.1653--1658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2001.932848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548280v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and efficient template matching algorithm</w:t>
               </w:r>
@@ -18019,217 +18019,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated measurement of pollens rates by computer vision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic determination of discriminant parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Tomczak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Quality Control by Artificial Vision (QCAV '99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1999, Trois Rivières, Canada. pp.265--270</w:t>
+              <w:t xml:space="preserve">, May 1999, Trois Rivières, Canada. pp.87--91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548312v1</w:t>
+                <w:t xml:space="preserve">inria-00548317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic determination of discriminant parameters.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated measurement of pollens rates by computer vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Tomczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Tomczak</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Quality Control by Artificial Vision (QCAV '99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1999, Trois Rivières, Canada. pp.87--91</w:t>
+              <w:t xml:space="preserve">, May 1999, Trois Rivières, Canada. pp.265--270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548317v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en correspondance multi-échelle</w:t>
               </w:r>
@@ -18627,186 +18627,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Object Tracking in Cluttered Scenes with Occlusions</w:t>
+                <w:t xml:space="preserve">Robust hypothesis verification for model based object recognition using gaussian error model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots &amp; Systems (IROS '97)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third Asian Conference on Computer Vision (ACCV '98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Hong Kong, China. pp.440--447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-63931-4_247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548353v1</w:t>
+                <w:t xml:space="preserve">inria-00548333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust hypothesis verification for model based object recognition using gaussian error model</w:t>
+                <w:t xml:space="preserve">Model-Based Object Tracking in Cluttered Scenes with Occlusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Asian Conference on Computer Vision (ACCV '98)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots &amp; Systems (IROS '97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.886--892</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00548333v1</w:t>
+                <w:t xml:space="preserve">inria-00548353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Road Scene Analysis System for Autonomous Vehicles</w:t>
               </w:r>
@@ -18881,217 +18881,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Sequences Understanding System Based on a Hypotheses Network - Application to Road Scene Analysis</w:t>
+                <w:t xml:space="preserve">High Speed Vehicle Guidance Based on Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gallice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Brame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Asian Conference on Computer Vision (ACCV '93)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1993, Osaka, Japan. pp.390--393</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Intelligent Autonomous Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1993, Southampton, United Kingdom. pp.205--210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548427v1</w:t>
+                <w:t xml:space="preserve">inria-00548426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Speed Vehicle Guidance Based on Vision</w:t>
+                <w:t xml:space="preserve">Image Sequences Understanding System Based on a Hypotheses Network - Application to Road Scene Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gallice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Brame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Intelligent Autonomous Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1993, Southampton, United Kingdom. pp.205--210</w:t>
+              <w:t xml:space="preserve">1st Asian Conference on Computer Vision (ACCV '93)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Osaka, Japan. pp.390--393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548426v1</w:t>
+                <w:t xml:space="preserve">inria-00548427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision based control approach to high speed automatic vehicle guidance</w:t>
               </w:r>
@@ -19430,51 +19430,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for identifying an object in a video archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sturzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19776,295 +19776,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Reckonings: Artificial Intelligence, Ethical Imperatives, and the Contested Future of Historical Memory</w:t>
+                <w:t xml:space="preserve">Foundry: Distilling 3D Foundation Models for the Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Bouchareb</w:t>
+                <w:t xml:space="preserve">Guillaume Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508518v2</w:t>
+                <w:t xml:space="preserve">hal-05375856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-Augmented Physics-Aware Neural Networks for Nonlinear Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidney Besnard</w:t>
+                <w:t xml:space="preserve">Algorithmic Reckonings: Artificial Intelligence, Ethical Imperatives, and the Contested Future of Historical Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066556v2</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundry: Distilling 3D Foundation Models for the Edge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation-Augmented Physics-Aware Neural Networks for Nonlinear Inverse Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddharth Srivastava</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05375856v1</w:t>
+                <w:t xml:space="preserve">hal-05066556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Connection between Neuron Coverage and Adversarial Robustness in DNN Classifiers</w:t>
               </w:r>
@@ -21130,51 +21130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised part learning for visual recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21231,51 +21231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21358,51 +21358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groups of adjacent contour segments for object detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21583,51 +21583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Fisher Vectors for Image Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Krapac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21656,254 +21656,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00613572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Category level object segmentation by combining bag-of-words models and Markov Random Fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jakob Verbeek</w:t>
+                <w:t xml:space="preserve">From images to shape models for object detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6668, INRIA. 2008, pp.31</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6600, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00333121v2</w:t>
+                <w:t xml:space="preserve">inria-00308388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From images to shape models for object detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Ferrari</w:t>
+                <w:t xml:space="preserve">Category level object segmentation by combining bag-of-words models and Markov Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Larlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6600, INRIA. 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6668, INRIA. 2008, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00308388v1</w:t>
+                <w:t xml:space="preserve">inria-00333121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groups of Adjacent Contour Segments for Object Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21977,51 +21977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2006, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -22069,51 +22069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2004, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -22304,51 +22304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;madou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vorobieva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2026.104721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Besnard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steredenn Daumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290701v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Siry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103714" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann En" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2537325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Razakarivony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132389v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.08.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122605v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104221v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.09.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingpeng Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Su" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2014.04.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070660v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winn Voravuthikunchai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-012-0529-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Cevikalp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Larlus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Neamtu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Triggs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-008-0313-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439303v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0245-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ferrari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0270-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2008.04.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Moosmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nowak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2007.70822" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fevrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2007.1144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudarcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duculty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Serot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Derutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2002.1017625" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(01)00031-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCKGHVXH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1998.0735" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9QB3NTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(98)00126-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWX4X57K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(98)00096-X" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFTX2852-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8655(97)00175-X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8BT4P84-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gallice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01530834" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5M2HD854-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brame" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0661(94)90210-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN9ZJPSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alizon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(91)90109-V" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL87SW2Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889885v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10889681" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268562v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nasreddine Benaichouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Addad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78172-8_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715052v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samuth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181149v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874816v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897423" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26293-7_14" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367948v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190745" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132901v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moukari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068293v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel P&#233;rez-R&#250;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854019v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796440v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bucher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909665v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849908v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451408" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ogier Du Terrail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kozinski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576222v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528097v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507379v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354994v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Bhattarai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113978v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390001v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350562v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kulkarni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zepeda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294126v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272248v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.29.139" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.29.23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066070v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mignon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070658v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddegh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980894v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996303v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061588v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070657v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996305v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.607" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011234v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2578790" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2578743" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943426v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.27.103" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943444v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816144v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2013.90" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943416v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.27.10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722819v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibt Ul Hussain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33786-4_1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806104v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806053v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806098v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia Cifuentes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sturzel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Brostow" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806082v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714311v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6248093" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806066v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33863-2_41" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806007v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247987" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806196v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722820v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612277v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Krapac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2011.6126406" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808655v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2011.6126257" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808656v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613118v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.47" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moray Allan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5540092" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Jiang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2009.5206568" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439516v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Harzallah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2009.5459257" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548663v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duclos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lonnoy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillerm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.777501" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548653v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Jin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sukthankar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587504" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548660v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587453" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548665v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robi Polikar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587591" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548684v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79860-6_1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548658v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321053v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klaser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548662v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.777518" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2007.4414282" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335027v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548681v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203920v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.383043" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203958v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382969" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203734v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moosmann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203762v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2007.4298803" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548676v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagarde" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saidi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813862" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203721v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larlus" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203726v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203752v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11744085_38" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203624v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyuri Dork&#243;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548597v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Everingham" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zisserman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Williams" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Gool" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11736790_8" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548582v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548583v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSPETS.2005.1570926" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548508v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Masson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548507v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijmen Moerland" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2005.1521549" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167391v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Falcou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167395v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548511v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2005.66" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524413v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noirfalise" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1333751" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548545v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Laprest&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167408v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548543v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548228v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45103-X_88" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KM3JX7JR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548237v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2003.1212979" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525632v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548254v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295939v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jurie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhome" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Clady" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548251v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295893v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548257v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2002.1038090" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548256v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548255v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548258v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45783-6_3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MXN85417-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548284v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548283v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548282v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548278v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2001.990559" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548279v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.959041" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548285v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.932848" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548280v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548281v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2001.937673" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548300v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allezard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.905614" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548292v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548312v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tomczak" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouquet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonton" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548317v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548320v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548316v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548337v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Burlat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548334v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054770" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCTP6BZB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548336v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548353v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548333v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63931-4_247" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HTTDM1N7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548388v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548427v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548426v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548438v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brame" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548454v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548286v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425597v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078646v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braunschweig" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cantat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439523v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508518v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bouchareb" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066556v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375856v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Srivastava" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151746v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216669v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689825v4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808323v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaiel Khalfaoui" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Lecue" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sohier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159588v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivang Agarwal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336940v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Conway" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336954v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488324v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiaroni" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Zillner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bertels" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bezombes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bonhomme" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869779v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342091v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908390v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370253v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370324v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203719v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977304v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613572v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333121v2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308388v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096663v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548501v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548531v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;madou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vorobieva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2026.104721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Besnard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steredenn Daumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290701v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Siry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103714" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann En" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2537325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Razakarivony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122605v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132389v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.08.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104221v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.09.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingpeng Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Su" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2014.04.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070660v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winn Voravuthikunchai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-012-0529-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439303v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Larlus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0245-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Cevikalp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Neamtu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Triggs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-008-0313-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ferrari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0270-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2008.04.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fevrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2007.1144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Moosmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nowak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2007.70822" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudarcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duculty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Serot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Derutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(01)00031-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCKGHVXH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2002.1017625" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(98)00126-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWX4X57K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1998.0735" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9QB3NTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(98)00096-X" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFTX2852-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8655(97)00175-X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8BT4P84-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gallice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01530834" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5M2HD854-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brame" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0661(94)90210-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN9ZJPSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alizon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(91)90109-V" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL87SW2Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Addad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78172-8_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10889681" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nasreddine Benaichouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715052v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samuth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181149v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874816v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897423" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26293-7_14" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367948v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190745" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132901v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moukari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068293v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel P&#233;rez-R&#250;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854019v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796440v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bucher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909665v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804551v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849908v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803817v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451408" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879117v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ogier Du Terrail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kozinski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576222v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590608v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528097v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507379v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390001v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Bhattarai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113978v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354994v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301390v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350562v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kulkarni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zepeda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272248v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.29.139" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.29.23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066070v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mignon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070658v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddegh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061588v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980894v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996303v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011234v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2578790" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996305v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.607" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2578743" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943426v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.27.103" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943444v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816144v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2013.90" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943416v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.27.10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806098v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia Cifuentes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sturzel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Brostow" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806082v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722819v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibt Ul Hussain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33786-4_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806104v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806053v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33863-2_41" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714311v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6248093" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806007v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247987" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806196v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808655v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2011.6126257" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612277v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Krapac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2011.6126406" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722820v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808656v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613118v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.47" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moray Allan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5540092" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Jiang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2009.5206568" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439516v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Harzallah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2009.5459257" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548684v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79860-6_1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548665v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robi Polikar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587591" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548663v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duclos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lonnoy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillerm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.777501" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548653v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Jin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sukthankar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587504" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548660v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587453" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548658v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321053v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klaser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548662v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.777518" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2007.4414282" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335027v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548681v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203762v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2007.4298803" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203734v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moosmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203958v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382969" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203920v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.383043" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548676v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagarde" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saidi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813862" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203721v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larlus" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203726v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203752v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11744085_38" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203624v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyuri Dork&#243;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548582v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548597v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Everingham" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zisserman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Williams" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Gool" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11736790_8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548583v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSPETS.2005.1570926" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548508v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Masson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167395v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Falcou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167391v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548507v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijmen Moerland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2005.1521549" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548511v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2005.66" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524413v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noirfalise" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548545v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548540v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1333751" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Laprest&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548543v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167408v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548228v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45103-X_88" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KM3JX7JR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548237v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2003.1212979" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525632v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548254v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548251v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295939v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jurie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhome" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Clady" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295893v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548255v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548257v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2002.1038090" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548256v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548258v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45783-6_3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MXN85417-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548282v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548283v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548284v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548279v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.959041" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548278v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2001.990559" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548280v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548285v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.932848" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548281v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2001.937673" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548300v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allezard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.905614" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548292v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548317v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tomczak" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548312v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouquet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548320v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548316v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548337v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Burlat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548334v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054770" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCTP6BZB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548336v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548333v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63931-4_247" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HTTDM1N7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548353v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548388v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548426v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548427v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548438v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brame" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548454v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548286v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425597v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078646v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braunschweig" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cantat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439523v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375856v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Srivastava" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508518v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bouchareb" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066556v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151746v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216669v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689825v4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808323v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaiel Khalfaoui" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Lecue" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sohier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159588v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivang Agarwal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336940v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Conway" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336954v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488324v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiaroni" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Zillner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bertels" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bezombes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bonhomme" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869779v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342091v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908390v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370253v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370324v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203719v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977304v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613572v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308388v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333121v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096663v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548501v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548531v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>