--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -550,607 +550,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New public dataset for spotting patterns in medieval document images</w:t>
+                <w:t xml:space="preserve">Expanded Parts Model for Semantic Description of Humans in Still Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sovann En</w:t>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.26.1.011010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.87-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2016.2537325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113967v1</w:t>
+                <w:t xml:space="preserve">hal-01199160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded Parts Model for Semantic Description of Humans in Still Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New public dataset for spotting patterns in medieval document images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cordelia Schmid</w:t>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (1), pp.87-101. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.011010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2016.2537325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.26.1.011010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199160v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Target Detection Algorithm Combining Foreground and Background Manifold-Based Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Razakarivony</w:t>
+                <w:t xml:space="preserve">Local Higher-Order Statistics (LHS) describing images with statistics of local non-binarized pixel patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2015.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131402v1</w:t>
+                <w:t xml:space="preserve">hal-01104221v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Detection in Aerial Imagery : A small target detection benchmark</w:t>
+                <w:t xml:space="preserve">A Novel Target Detection Algorithm Combining Foreground and Background Manifold-Based Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Razakarivony</w:t>
+                <w:t xml:space="preserve">Sebastien Razakarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122605v2</w:t>
+                <w:t xml:space="preserve">hal-01131402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative part model for visual recognition</w:t>
+                <w:t xml:space="preserve">Vehicle Detection in Aerial Imagery : A small target detection benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Sicre</w:t>
+                <w:t xml:space="preserve">Sébastien Razakarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132389v2</w:t>
+                <w:t xml:space="preserve">hal-01122605v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Higher-Order Statistics (LHS) describing images with statistics of local non-binarized pixel patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+                <w:t xml:space="preserve">Discriminative part model for visual recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 142, </w:t>
+              <w:t xml:space="preserve">, 2015, http://www.sciencedirect.com/science/article/pii/S1077314215001642#. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2015.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2015.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104221v4</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariance Descriptor based on Bio-inspired Features for Person Re-identification and Face Verification</w:t>
               </w:r>
@@ -1686,51 +1686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 87 (3), pp.284-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1894,51 +1894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (1), pp.36-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2277,221 +2277,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Tracking of 3D Objects : an Efficient and Robust Approach</w:t>
+                <w:t xml:space="preserve">Hyperplane approximation for template matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 35 (2), pp.317--328. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (7), pp.996--1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0031-3203(01)00031-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2002.1017625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548266v1</w:t>
+                <w:t xml:space="preserve">inria-00548267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperplane approximation for template matching</w:t>
+                <w:t xml:space="preserve">Real Time Tracking of 3D Objects : an Efficient and Robust Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (2), pp.317--328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0031-3203(01)00031-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2002.1017625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00548267v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance d'objets volumiques par mise en correspondance d'indices visuels</w:t>
               </w:r>
@@ -2635,207 +2635,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Hypothesis Verification : Application to Model Based Object Recognition</w:t>
+                <w:t xml:space="preserve">Solution of the Simultaneous Pose and Correspondence Problem Using Gaussian Error Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 32 (6), pp.1069--1081. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 73 (3), pp.357--373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0031-3203(98)00126-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/cviu.1998.0735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548321v1</w:t>
+                <w:t xml:space="preserve">inria-00548323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of the Simultaneous Pose and Correspondence Problem Using Gaussian Error Model</w:t>
+                <w:t xml:space="preserve">Robust Hypothesis Verification : Application to Model Based Object Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 73 (3), pp.357--373. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32 (6), pp.1069--1081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/cviu.1998.0735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0031-3203(98)00126-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548323v1</w:t>
+                <w:t xml:space="preserve">inria-00548321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Log-Polar Mapping for Space Variant Imaging : Application to Face Detection and Tracking</w:t>
               </w:r>
@@ -4136,909 +4136,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LATENTPATCH : Une approche non-paramétrique pour la génération et l'édition de visages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Tschumperlé</w:t>
+                <w:t xml:space="preserve">Généralisation de domaine par translation dans l'espace CLIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hémadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Vorobieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.ID1198</w:t>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411653v1</w:t>
+                <w:t xml:space="preserve">hal-04219458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LATENTPATCH: A Non-Parametric Approach for Face Generation and Editing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Tschumperlé</w:t>
+                <w:t xml:space="preserve">Adversarial Counterfactual Visual Explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, VANCOUVER, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411751v1</w:t>
+                <w:t xml:space="preserve">hal-03874816v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Exit Resource-Efficient Neural Architecture for Image Classification with Optimized Fusion Block</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">LATENTPATCH : Une approche non-paramétrique pour la génération et l'édition de visages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Samuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE/CVF International Conference on Computer Vision (ICCV) Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1486-1491</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.ID1198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181149v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adversarial Counterfactual Visual Explanations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Simon</w:t>
+                <w:t xml:space="preserve">LATENTPATCH: A Non-Parametric Approach for Face Generation and Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Samuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1790-1794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874816v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation de domaine par translation dans l'espace CLIP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+                <w:t xml:space="preserve">Multi-Exit Resource-Efficient Neural Architecture for Image Classification with Optimized Fusion Block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youva Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE/CVF International Conference on Computer Vision (ICCV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1486-1491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219458v1</w:t>
+                <w:t xml:space="preserve">hal-04181149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Width-Wise Parameter Sharing for Multi-Domain GAN Learning</w:t>
+                <w:t xml:space="preserve">Towards an Evaluation of Lipschitz Constant Estimation Algorithms by building Models with a Known Lipschitz Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Webster</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Simon</w:t>
+                <w:t xml:space="preserve">William Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Trustworthy Artificial Intelligence as a part of the ECML/PKDD 22 program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRT SystemX [IRT SystemX], Sep 2022, Grenoble, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983601v1</w:t>
+                <w:t xml:space="preserve">hal-03773372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Models for Counterfactual Explanations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jeanneret</w:t>
+                <w:t xml:space="preserve">Width-Wise Parameter Sharing for Multi-Domain GAN Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Asian Conference on Computer Vision (ACCV2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4163-4167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-26293-7_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04583065v1</w:t>
+                <w:t xml:space="preserve">hal-03983601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Evaluation of Lipschitz Constant Estimation Algorithms by building Models with a Known Lipschitz Constant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalal Fadili</w:t>
+                <w:t xml:space="preserve">Diffusion Models for Counterfactual Explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Trustworthy Artificial Intelligence as a part of the ECML/PKDD 22 program</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Asian Conference on Computer Vision (ACCV2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Macao, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26293-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773372v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Private Data Surrogates for Vision Related Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5399,4771 +5399,4771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Overfitting of Deep Generative Networks via Latent Recovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+                <w:t xml:space="preserve">n-MeRCI: A new Metric to Evaluate the Correlation Between Predictive Uncertainty and True Error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE conference on computer vision and pattern recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">IEEE/RJS International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128249v1</w:t>
+                <w:t xml:space="preserve">hal-02242792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du problème de questions-réponses visuelles à un contexte d'apprentissage continu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbin</w:t>
+                <w:t xml:space="preserve">MFAS: Multimodal Fusion Architecture Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Pérez-Rúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Baccouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">CVPR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132901v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Many Variations of Emotion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+                <w:t xml:space="preserve">Detecting Overfitting of Deep Generative Networks via Latent Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th IEEE International Conference on Automatic Face and Gesture Recognition (FG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE conference on computer vision and pattern recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051792v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-MeRCI: A new Metric to Evaluate the Correlation Between Predictive Uncertainty and True Error</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Picard</w:t>
+                <w:t xml:space="preserve">Adaptation du problème de questions-réponses visuelles à un contexte d'apprentissage continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RJS International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Macao, China</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02242792v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MFAS: Multimodal Fusion Architecture Search</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Many Variations of Emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Kervadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pateux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moez Baccouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">The 14th IEEE International Conference on Automatic Face and Gesture Recognition (FG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068293v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Occam’s Razor View on Learning Audiovisual Emotion Recognition with Small Training Sets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">DEEP MULTI-SCALE ARCHITECTURES FOR MONOCULAR DEPTH ESTIMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI (EmotiW) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854019v1</w:t>
+                <w:t xml:space="preserve">hal-01803817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-Shot Classification by Generating Artificial Visual Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbin</w:t>
+                <w:t xml:space="preserve">RPNet: an End-to-End Network for Relative Camera Pose Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796440v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic bottleneck for computer vision tasks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbin</w:t>
+                <w:t xml:space="preserve">An Occam’s Razor View on Learning Audiovisual Emotion Recognition with Small Training Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Kervadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Perth, Australia</w:t>
+              <w:t xml:space="preserve">ICMI (EmotiW) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Boulder, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909665v1</w:t>
+                <w:t xml:space="preserve">hal-01854019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CentralNet: a Multilayer Approach for Multimodal Fusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+                <w:t xml:space="preserve">Zero-Shot Classification by Generating Artificial Visual Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision Workshops: Multimodal Learning and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">RFIAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858560v1</w:t>
+                <w:t xml:space="preserve">hal-01796440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TS-NET: COMBINING MODALITY SPECIFIC AND COMMON FEATURES FOR MULTIMODAL PATCH MATCHING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">Semantic bottleneck for computer vision tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE International Conference on Image Processing, Oct 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804551v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAKE: Compact and Accurate K-dimensional representation of Emotion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CentralNet: a Multilayer Approach for Multimodal Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pateux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis for Human Facial and Activity Recognition (BMVC Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. Zhaojie Ju, Sep 2018, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision Workshops: Multimodal Learning and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849908v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEP MULTI-SCALE ARCHITECTURES FOR MONOCULAR DEPTH ESTIMATION</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Simon</w:t>
+                <w:t xml:space="preserve">TS-NET: COMBINING MODALITY SPECIFIC AND COMMON FEATURES FOR MULTIMODAL PATCH MATCHING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE International Conference on Image Processing, Oct 2018, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01803817v1</w:t>
+                <w:t xml:space="preserve">hal-01804551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPNet: an End-to-End Network for Relative Camera Pose Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sovann En</w:t>
+                <w:t xml:space="preserve">CAKE: Compact and Accurate K-dimensional representation of Emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Kervadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Image Analysis for Human Facial and Activity Recognition (BMVC Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. Zhaojie Ju, Sep 2018, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879117v1</w:t>
+                <w:t xml:space="preserve">hal-01849908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Use Of Deep Neural Networks For The Detection Of Small Vehicles In Ortho-Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised part learning for visual recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ogier Du Terrail</w:t>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">CVPR 2017 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866671v1</w:t>
+                <w:t xml:space="preserve">hal-01507379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Training of Structured Output Neural Networks with an Adversarial Loss</w:t>
+                <w:t xml:space="preserve">On The Use Of Deep Neural Networks For The Detection Of Small Vehicles In Ortho-Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Kozinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Simon</w:t>
+                <w:t xml:space="preserve">Jean Ogier Du Terrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866633v1</w:t>
+                <w:t xml:space="preserve">hal-01866671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-Supervised Training of Structured Output Neural Networks with an Adversarial Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Avrithis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
+                <w:t xml:space="preserve">Mateusz Kozinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV Workshops -- CEFRL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1059-1068</w:t>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623148v1</w:t>
+                <w:t xml:space="preserve">hal-01866633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Semantic Embedding Consistency by Metric Learning for Zero-Shot Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bucher</w:t>
+                <w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">ICCV Workshops -- CEFRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1059-1068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866628v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Visual Representations for Zero-Shot Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Improving Semantic Embedding Consistency by Metric Learning for Zero-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Venise, Italy</w:t>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576222v3</w:t>
+                <w:t xml:space="preserve">hal-01866628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Multimodal Fusion for Video Emotion Classification in the Wild</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+                <w:t xml:space="preserve">Generating Visual Representations for Zero-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM - ICMI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590608v1</w:t>
+                <w:t xml:space="preserve">hal-01576222v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNSUPERVISED DEEP HASHING WITH STACKED CONVOLUTIONAL AUTOENCODERS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Temporal Multimodal Fusion for Video Emotion Classification in the Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bejing, China</w:t>
+              <w:t xml:space="preserve">ACM - ICMI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528097v1</w:t>
+                <w:t xml:space="preserve">hal-01590608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE USE OF DEEP NEURAL NETWORKS FOR THE DETECTION OF SMALL VEHICLES IN ORTHO-IMAGES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ogier Du Terrail</w:t>
+                <w:t xml:space="preserve">UNSUPERVISED DEEP HASHING WITH STACKED CONVOLUTIONAL AUTOENCODERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Bejing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527906v1</w:t>
+                <w:t xml:space="preserve">hal-01528097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adversarial Regularisation for Semi-Supervised Training of Structured Output Neural Networks</w:t>
+                <w:t xml:space="preserve">ON THE USE OF DEEP NEURAL NETWORKS FOR THE DETECTION OF SMALL VEHICLES IN ORTHO-IMAGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Kozinski</w:t>
+                <w:t xml:space="preserve">Jean Ogier Du Terrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713323v1</w:t>
+                <w:t xml:space="preserve">hal-01527906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised part learning for visual recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Adversarial Regularisation for Semi-Supervised Training of Structured Output Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Avrithis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+                <w:t xml:space="preserve">Mateusz Kozinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2017 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">NIPS2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507379v1</w:t>
+                <w:t xml:space="preserve">hal-01713323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard Negative Mining for Metric Learning Based Zero-Shot Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbin</w:t>
+                <w:t xml:space="preserve">Pattern localization in historical document images via template matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 16 WS TASK-CV: Transferring and Adapting Source Knowledge in Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2016 23rd International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.2054-2059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356757v1</w:t>
+                <w:t xml:space="preserve">hal-02113982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep fusion of visual signatures for client-server facial analysis</w:t>
+                <w:t xml:space="preserve">Nouveau modèle pour la datation automatique de photographies à partir de caractéristiques visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binod Bhattarai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+                <w:t xml:space="preserve">Paul Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Indian Conference on Computer Vision, Graphics and Image Processing (ICVGIP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Guwahati, India</w:t>
+              <w:t xml:space="preserve">CORIA 2016 - Conférence en Recherche d'Infomations et Applications- 13th French Information Retrieval Conference. CIFED 2016 Colloque International Francophone sur l'Ecrit et le Document.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.11--23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390001v2</w:t>
+                <w:t xml:space="preserve">hal-01294126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Semantic Embedding Consistency by Metric Learning for Zero-Shot Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Hard Negative Mining for Metric Learning Based Zero-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2016</w:t>
+              <w:t xml:space="preserve">ECCV 16 WS TASK-CV: Transferring and Adapting Source Knowledge in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348827v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region Proposal for Pattern Spotting in Historical Document Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep fusion of visual signatures for client-server facial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Bhattarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sovann En</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 15th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. pp.367-372</w:t>
+              <w:t xml:space="preserve">Tenth Indian Conference on Computer Vision, Graphics and Image Processing (ICVGIP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Guwahati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113978v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CP-mtML: Coupled Projection multi-task Metric Learning for Large Scale Face Retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+                <w:t xml:space="preserve">Improving Semantic Embedding Consistency by Metric Learning for Zero-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE Conference on Computer Vision and Pattern Recognition (CVPR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Las Vegas, NV, United States</w:t>
+              <w:t xml:space="preserve">ECCV 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301381v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLBoost Revisited: A Faster Metric Learning Algorithm for Identity-Based Face Retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">Region Proposal for Pattern Spotting in Historical Document Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC: British Machine Vision Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">2016 15th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. pp.367-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354994v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A JOINT LEARNING APPROACH FOR CROSS DOMAIN AGE ESTIMATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">CP-mtML: Coupled Projection multi-task Metric Learning for Large Scale Face Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binod Bhattarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Sharma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">29th IEEE Conference on Computer Vision and Pattern Recognition (CVPR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301390v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPLeaP: Soft Pooling of Learned Parts for Image Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Praveen Kulkarni</w:t>
+                <w:t xml:space="preserve">MLBoost Revisited: A Faster Metric Learning Algorithm for Identity-Based Face Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Computer Vision (ECCV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">BMVC: British Machine Vision Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350562v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau modèle pour la datation automatique de photographies à partir de caractéristiques visuelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+                <w:t xml:space="preserve">A JOINT LEARNING APPROACH FOR CROSS DOMAIN AGE ESTIMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Bhattarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2016 - Conférence en Recherche d'Infomations et Applications- 13th French Information Retrieval Conference. CIFED 2016 Colloque International Francophone sur l'Ecrit et le Document.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.11--23</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294126v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern localization in historical document images via template matching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">SPLeaP: Soft Pooling of Learned Parts for Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Zepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 23rd International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.2054-2059</w:t>
+              <w:t xml:space="preserve">4th European Conference on Computer Vision (ECCV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113982v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosted Metric Learning for Efficient Identity-Based Face Retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">Learning the Structure of Deep Architectures Using L1 Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Zepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Swansea, United Kingdom. </w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, swansea, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5244/C.29.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5244/C.29.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272248v1</w:t>
+                <w:t xml:space="preserve">hal-01266462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Discriminant Analysis for Zero-shot Learning Image Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sovann En</w:t>
+                <w:t xml:space="preserve">Boosted Metric Learning for Efficient Identity-Based Face Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Swansea, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.29.139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113997v1</w:t>
+                <w:t xml:space="preserve">hal-01272248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the Structure of Deep Architectures Using L1 Regularization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Zepeda</w:t>
+                <w:t xml:space="preserve">Linear Discriminant Analysis for Zero-shot Learning Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Chevallier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference, 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.70-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5244/C.29.23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01266462v1</w:t>
+                <w:t xml:space="preserve">hal-02113997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puzzling Face Verification Algorithms for Privacy Protection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Mignon</w:t>
+                <w:t xml:space="preserve">Image re-ranking based on statistics of frequent patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winn Voravuthikunchai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Information Forensics and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMR '14 ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom. 8 pp, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2578726.2578743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066070v1</w:t>
+                <w:t xml:space="preserve">hal-01011237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorealistic Face de-Identification by Aggregating Donors' Face Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Puzzling Face Verification Algorithms for Privacy Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Bhattarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Mosaddegh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Simon</w:t>
+                <w:t xml:space="preserve">Alexis Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Singapore. pp.1-16</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070658v1</w:t>
+                <w:t xml:space="preserve">hal-01066070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some faces are more equal than others: Hierarchical organization for accurate and efficient large-scale identity-based face retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+                <w:t xml:space="preserve">Photorealistic Face de-Identification by Aggregating Donors' Face Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Mosaddegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV) Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.1-13</w:t>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Singapore. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061588v1</w:t>
+                <w:t xml:space="preserve">hal-01070658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPML: Expanded Parts based Metric Learning for Occlusion Robust Face Verification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Some faces are more equal than others: Hierarchical organization for accurate and efficient large-scale identity-based face retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Bhattarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, -, Singapore. pp.1-15</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070657v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histograms of Pattern Sets for Image Classification and Object Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">EPML: Expanded Parts based Metric Learning for Occlusion Robust Face Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Columbus, Ohio., United States. pp.224-231</w:t>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, -, Singapore. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980894v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering and Aligning Discriminative Mid-Level Features for Image Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sicre</w:t>
+                <w:t xml:space="preserve">Histograms of Pattern Sets for Image Classification and Object Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winn Voravuthikunchai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Columbus, Ohio., United States. pp.224-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996303v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoencodeurs discriminants pour la détection de cibles faiblement résolues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Razakarivony</w:t>
+                <w:t xml:space="preserve">Discovering and Aligning Discriminative Mid-Level Features for Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de formes et intelligence artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988586v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating color images with ordinal classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+                <w:t xml:space="preserve">Autoencodeurs discriminants pour la détection de cibles faiblement résolues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Razakarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR'14 - ACM International Conference on Multimedia Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reconnaissance de formes et intelligence artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2578726.2578790⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01011234v1</w:t>
+                <w:t xml:space="preserve">hal-00988586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative Autoencoders for Small Targets Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Razakarivony</w:t>
+                <w:t xml:space="preserve">Dating color images with ordinal classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.3528 - 3533, </w:t>
+              <w:t xml:space="preserve">ICMR'14 - ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom. 4 pp, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2014.607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2578726.2578790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996305v1</w:t>
+                <w:t xml:space="preserve">hal-01011234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image re-ranking based on statistics of frequent patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Discriminative Autoencoders for Small Targets Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Razakarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR '14 ACM International Conference on Multimedia Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom. 8 pp, </w:t>
+              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.3528 - 3533, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2578726.2578743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2014.607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011237v1</w:t>
+                <w:t xml:space="preserve">hal-00996305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Faces from their Signatures using RBF Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10210,51 +10210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Target Detection combining Foreground and Background Manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Razakarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10292,77 +10292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded Parts Model for Human Attribute and Action Recognition in Still Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR - IEEE Conference on Computer Vision &amp; Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Portland, Oregon, United States. pp.652-659, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10396,51 +10396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach for Efficient SVM Classification with Histogram Intersection Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10481,1355 +10481,1355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Models that Only Work Sometimes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sturzel</w:t>
+                <w:t xml:space="preserve">Finding Groups of Duplicate Images In Very Large Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winn Voravuthikunchai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel J. Brostow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machive Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. 12 p</w:t>
+              <w:t xml:space="preserve">Proceedings of the British Machine Vision Conference (BMVC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.105.1--105.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806098v1</w:t>
+                <w:t xml:space="preserve">hal-00806196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMML: a New Metric Learning Approach for Cross Modal Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Mignon</w:t>
+                <w:t xml:space="preserve">Motion Models that Only Work Sometimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sturzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel J. Brostow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, South Korea. 14 p</w:t>
+              <w:t xml:space="preserve">British Machive Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806082v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Higher-Order Statistics (LHS) for Texture Categorization and Facial Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sibt Ul Hussain</w:t>
+                <w:t xml:space="preserve">CMML: a New Metric Learning Approach for Cross Modal Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 - European Conference on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, South Korea. 14 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722819v1</w:t>
+                <w:t xml:space="preserve">hal-00806082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Recognition using Local Quantized Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Local Higher-Order Statistics (LHS) for Texture Categorization and Facial Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibt Ul Hussain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machive Vision Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2012 - European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33786-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806104v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Compact Visual Attributes for Large-Scale Image Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Su</w:t>
+                <w:t xml:space="preserve">Face Recognition using Local Quantized Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibt Ul Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Computer Vision (ECCV) Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Machive Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806053v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Compact Visual Attributes for Large-Scale Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_39⟩</w:t>
+              <w:t xml:space="preserve">12th European Conference on Computer Vision (ECCV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Florence, Italy. pp.51-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722884v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiCov: a novel image representation for person re-identification and face verification</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Tapaswi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machive Vision Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Firenze, Italy. pp.385-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806112v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Descriptors Encoded by Fisher Vectors for Person Re-identification</w:t>
+                <w:t xml:space="preserve">BiCov: a novel image representation for person re-identification and face verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingpeng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Computer Vision (ECCV) Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Machive Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806066v1</w:t>
+                <w:t xml:space="preserve">hal-00806112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative Spatial Saliency for Image Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+                <w:t xml:space="preserve">Local Descriptors Encoded by Fisher Vectors for Person Re-identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingpeng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2012 - Conference on Computer Vision and Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2012.6248093⟩</w:t>
+              <w:t xml:space="preserve">12th European Conference on Computer Vision (ECCV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Italy. pp.413-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33863-2_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714311v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCCA: A new approach for distance learning from sparse pairwise constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Mignon</w:t>
+                <w:t xml:space="preserve">Discriminative Spatial Saliency for Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE conf. on Computer Vision and Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2012.6247987⟩</w:t>
+              <w:t xml:space="preserve">CVPR 2012 - Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Providence, RI, United States. pp.3506-3513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2012.6248093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806007v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Groups of Duplicate Images In Very Large Dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">PCCA: A new approach for distance learning from sparse pairwise constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the British Machine Vision Conference (BMVC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE conf. on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France. pp.2666-2672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2012.6247987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806196v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual word disambiguation by semantic contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Su</w:t>
+                <w:t xml:space="preserve">Modeling Spatial Layout with Fisher Vectors for Image Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Krapac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intenational Conference on Computer Vision (ICCV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCV.2011.6126257⟩</w:t>
+              <w:t xml:space="preserve">ICCV 2011 - International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.1487-1494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2011.6126406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808655v1</w:t>
+                <w:t xml:space="preserve">inria-00612277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Spatial Layout with Fisher Vectors for Image Categorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jakob Verbeek</w:t>
+                <w:t xml:space="preserve">Visual word disambiguation by semantic contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2011 - International Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.1487-1494, </w:t>
+              <w:t xml:space="preserve">IEEE Intenational Conference on Computer Vision (ICCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Spain. pp.311-318, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCV.2011.6126406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2011.6126257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00612277v2</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning discriminative spatial representation for image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11958,51 +11958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Tree-structured Descriptor Quantizers for Image Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Krapac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12062,51 +12062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving web-image search results using query-relative classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Krapac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moray Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12205,51 +12205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR 2009 - IEEE Conference on Computer Vision &amp; Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Miami, United States. pp.848-855, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12309,51 +12309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCV 2009 - 12th International Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan. pp.237-244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12381,3569 +12381,3569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00439516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Distance Functions for Automatic Annotation of Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josip Krapac</w:t>
+                <w:t xml:space="preserve">Local Subspace Classifiers: Linear and Nonlinear Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Cevikalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Larlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMR - 5th International Workshop on Adaptive Multimedia Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-79860-6_1⟩</w:t>
+              <w:t xml:space="preserve">MLSP 2007 - IEEE Workshop on Machine Learning for Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Thessaloniki, Greece. pp.57-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP.2007.4414282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548684v1</w:t>
+                <w:t xml:space="preserve">hal-00203992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margin-based discriminant dimensionality reduction for visual recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progrès récents en interprétation automatique des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robi Polikar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR '08 - Conference on Computer Vision &amp; Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. pp.1-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548665v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBIN: a platform for evaluating, Automatic Target Recognition algorithms. I. Overview of the project and presentation of the SAGEM DS competition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Guillerm</w:t>
+                <w:t xml:space="preserve">Margin-based discriminant dimensionality reduction for visual recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Cevikalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robi Polikar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatic Target Recognition XVIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.777501⟩</w:t>
+              <w:t xml:space="preserve">CVPR '08 - Conference on Computer Vision &amp; Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Anchorage, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2008.4587591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548663v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying discriminative visual codebook generation with classifier training for object category recognition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rahul Sukthankar</w:t>
+                <w:t xml:space="preserve">Learning Distance Functions for Automatic Annotation of Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Krapac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR '08 - Conference on Computer Vision &amp; Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2008.4587504⟩</w:t>
+              <w:t xml:space="preserve">AMR - 5th International Workshop on Adaptive Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79860-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548653v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Appearance Models and Markov Random Fields for Category Level Object Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Larlus</w:t>
+                <w:t xml:space="preserve">ROBIN: a platform for evaluating, Automatic Target Recognition algorithms. I. Overview of the project and presentation of the SAGEM DS competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lonnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2008 - IEEE Conference on Computer Vision &amp; Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2008.4587453⟩</w:t>
+              <w:t xml:space="preserve">Automatic Target Recognition XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.777501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548660v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de catégories d'objets par combinaison d'un modèle d'apparence et d'un champs de Markov</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Nowak</w:t>
+                <w:t xml:space="preserve">Unifying discriminative visual codebook generation with classifier training for object category recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Sukthankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2008 - Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR '08 - Conference on Computer Vision &amp; Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Anchorage, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2008.4587504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548658v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised dimensionality reduction using pairwise equivalence constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jakob Verbeek</w:t>
+                <w:t xml:space="preserve">Combining Appearance Models and Markov Random Fields for Category Level Object Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Klaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP '08 - 3rd International Conference on Computer Vision Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR 2008 - IEEE Conference on Computer Vision &amp; Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Anchorage, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2008.4587453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00321053v2</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBIN: a platform for evaluating Automatic Target Recognition algorithms. II. Protocols used for evaluating algorithms and results obtained on the SAGEM DS database</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Guillerm</w:t>
+                <w:t xml:space="preserve">Segmentation de catégories d'objets par combinaison d'un modèle d'apparence et d'un champs de Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Larlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatic Target Recognition XVIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RFIA 2008 - Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.777518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00548662v1</w:t>
+                <w:t xml:space="preserve">inria-00548658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Subspace Classifiers: Linear and Nonlinear Approaches</w:t>
+                <w:t xml:space="preserve">Semi-supervised dimensionality reduction using pairwise equivalence constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Cevikalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Larlus</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Verbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthijs Douze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+                <w:t xml:space="preserve">Alexander Klaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLSP 2007 - IEEE Workshop on Machine Learning for Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VISAPP '08 - 3rd International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Funchal, Portugal. pp.489-496</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203992v1</w:t>
+                <w:t xml:space="preserve">inria-00321053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progrès récents en interprétation automatique des images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ROBIN: a platform for evaluating Automatic Target Recognition algorithms. II. Protocols used for evaluating algorithms and results obtained on the SAGEM DS database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lonnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatic Target Recognition XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.777518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335027v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Category level object segmentation - learning to segment objects with latent aspect models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Autonomous Object Reconstruction for Visual Search by the Humanoid Robot HRP-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP - 2nd International Conference on Computer Vision Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Pittsburgh, United States. pp.151-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHR.2007.4813862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548681v1</w:t>
+                <w:t xml:space="preserve">inria-00548676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Supervised Clustering Algorithm for the Initialization of RBF Neural Network Classifiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Category level object segmentation - learning to segment objects with latent aspect models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIU '07 - 15th Signal Processing and Communications Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VISAPP - 2nd International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Barcelona, Spain. pp.122-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203762v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Discriminative Visual Codebooks using Randomized Clustering Forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bill Triggs</w:t>
+                <w:t xml:space="preserve">A Supervised Clustering Algorithm for the Initialization of RBF Neural Network Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Cevikalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth Annual Conference on Neural Information Processing Systems (NIPS '06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIU '07 - 15th Signal Processing and Communications Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Eskisehir, Turkey. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIU.2007.4298803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203734v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Visual Similarity Measures for Comparing Never Seen Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Nowak</w:t>
+                <w:t xml:space="preserve">Fast Discriminative Visual Codebooks using Randomized Clustering Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Moosmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPVR 2007 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Twentieth Annual Conference on Neural Information Processing Systems (NIPS '06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Vancouver, Canada. pp.985--992</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203958v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Object Detection with Deformable Shape Models Learnt from Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Ferrari</w:t>
+                <w:t xml:space="preserve">Learning Visual Similarity Measures for Comparing Never Seen Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2007 - Conference on Computer Vision and Pattern Recognition</w:t>
+              <w:t xml:space="preserve">CPVR 2007 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Minneapolis, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2007.383043⟩</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2007.382969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203920v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Autonomous Object Reconstruction for Visual Search by the Humanoid Robot HRP-2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate Object Detection with Deformable Shape Models Learnt from Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Pittsburgh, United States. pp.151-158, </w:t>
+              <w:t xml:space="preserve">CVPR 2007 - Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Minneapolis, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICHR.2007.4813862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2007.383043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548676v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent mixture vocabularies for object categorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Larlus</w:t>
+                <w:t xml:space="preserve">Reconnaissance d'objets dans des images: une approche par sac-de-mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th British Machine Vision Conference (BVMC '06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Edinburgh, United Kingdom. pp.959-968</w:t>
+              <w:t xml:space="preserve">GDR-ISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203721v1</w:t>
+                <w:t xml:space="preserve">inria-00548583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning saliency maps for object categorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diane Larlus</w:t>
+                <w:t xml:space="preserve">Latent mixture vocabularies for object categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on The Representation and Use of Prior Knowledge in Vision (in ECCV '06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Graz, Austria</w:t>
+              <w:t xml:space="preserve">The 17th British Machine Vision Conference (BVMC '06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Edinburgh, United Kingdom. pp.959-968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203726v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling strategies for bag-of-features image classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nowak</w:t>
+                <w:t xml:space="preserve">Learning saliency maps for object categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Moosmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Computer Vision (ECCV '06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on The Representation and Use of Prior Knowledge in Vision (in ECCV '06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Graz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203752v1</w:t>
+                <w:t xml:space="preserve">hal-00203726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de Vocabulaires Visuels Efficaces pour la Catégorisation d'Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gyuri Dorkó</w:t>
+                <w:t xml:space="preserve">Sampling strategies for bag-of-features image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA '06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference on Computer Vision (ECCV '06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Graz, Austria. pp.490-503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11744085_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203624v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning visual distance function for object identification from one example</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Nowak</w:t>
+                <w:t xml:space="preserve">Création de Vocabulaires Visuels Efficaces pour la Catégorisation d'Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Larlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyuri Dorkó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning to Compare Examples (NIPS'06 Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA '06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548582v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2005 PASCAL Visual Object Classes Challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning visual distance function for object identification from one example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First PASCAL Machine Learning Challenges Workshop (MLCW '05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Learning to Compare Examples (NIPS'06 Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Whistler, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548597v1</w:t>
+                <w:t xml:space="preserve">inria-00548582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'objets dans des images: une approche par sac-de-mots</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 2005 PASCAL Visual Object Classes Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Everingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Zisserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc van Gool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moray Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-ISIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First PASCAL Machine Learning Challenges Workshop (MLCW '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Southampton, United Kingdom. pp.117--176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11736790_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548583v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Categorization: Parts for Speed and Accuracy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creating Efficient Codebooks for Visual Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Visual Surveillance and Performance Evaluation of Tracking and Surveillance (VS-PETS '05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Beijing, China. pp.277--283, </w:t>
+              <w:t xml:space="preserve">10th International Conference on Computer Vision (ICCV '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Beijing, China. pp.604 -- 610, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VSPETS.2005.1570926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2005.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548506v1</w:t>
+                <w:t xml:space="preserve">inria-00548511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking 3D Object using Flexible Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dhome</w:t>
+                <w:t xml:space="preserve">Vehicle Categorization: Parts for Speed and Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference (BMVC '05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Visual Surveillance and Performance Evaluation of Tracking and Surveillance (VS-PETS '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Beijing, China. pp.277--283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VSPETS.2005.1570926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548508v1</w:t>
+                <w:t xml:space="preserve">inria-00548506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Implementation of a 3D Reconstruction Algorithm for Real-Time Vision</w:t>
+                <w:t xml:space="preserve">Tracking 3D Object using Flexible Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Falcou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chateau</w:t>
+                <w:t xml:space="preserve">Lucie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARCO 2005 - ParCo,Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Malaga, Spain. pp.663-670</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference (BMVC '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167395v1</w:t>
+                <w:t xml:space="preserve">inria-00548508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cluster de calcul hybride pour les applications de vision temps réel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">A Parallel Implementation of a 3D Reconstruction Algorithm for Real-Time Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Falcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2005 - 20e colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">PARCO 2005 - ParCo,Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Malaga, Spain. pp.663-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167391v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learned Color Constancy From Local Correspondences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tijmen Moerland</w:t>
+                <w:t xml:space="preserve">Un cluster de calcul hybride pour les applications de vision temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Falcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Serot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME '05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2005 - 20e colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548507v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Efficient Codebooks for Visual Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learned Color Constancy From Local Correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijmen Moerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computer Vision (ICCV '05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Beijing, China. pp.604 -- 610, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands. pp.820-823, </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCV.2005.66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2005.1521549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548511v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrage itératif de caméras à partir de scènes planes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient method to compute the inverse jacobian matrix in visual servoing An efficient method to compute the inverse jacobian matrix in visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Sturm</w:t>
+                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès AFCET de Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.261-269</w:t>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, undef, Samoa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524413v1</w:t>
+                <w:t xml:space="preserve">inria-00548543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-invariant shape features for recognition of object categories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi et reconnaissance de gestes par vision monoculaire en temps réel : application à la formation des chargés de manoeuvres pour la conduite des ponts polaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cordelia Schmid</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition (CVPR '04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Washington, United States. pp.90--96</w:t>
+              <w:t xml:space="preserve">RFIA 2004 - 14ième Congrès francophone de Reconnaissance des Formes et d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548545v1</w:t>
+                <w:t xml:space="preserve">hal-00167408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Real Time Tracking of 3D Objects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibrage itératif de caméras à partir de scènes planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Noirfalise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Pattern Recognition (ICPR '04)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14ème Congrès AFCET de Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.261-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2004.1333751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00548540v1</w:t>
+                <w:t xml:space="preserve">inria-00524413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient method to compute the inverse Jacobian matrix in visual servoing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scale-invariant shape features for recognition of object categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, New Orleans, Louisiana, France. pp.727-732</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition (CVPR '04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Washington, United States. pp.90--96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00352026v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient method to compute the inverse jacobian matrix in visual servoing An efficient method to compute the inverse jacobian matrix in visual servoing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
+                <w:t xml:space="preserve">Robust Real Time Tracking of 3D Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Pattern Recognition (ICPR '04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Cambridge, United Kingdom. pp.252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2004.1333751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548543v1</w:t>
+                <w:t xml:space="preserve">inria-00548540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi et reconnaissance de gestes par vision monoculaire en temps réel : application à la formation des chargés de manoeuvres pour la conduite des ponts polaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chateau</w:t>
+                <w:t xml:space="preserve">An efficient method to compute the inverse Jacobian matrix in visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2004 - 14ième Congrès francophone de Reconnaissance des Formes et d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, New Orleans, Louisiana, France. pp.727-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167408v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contour/texture approach for visual tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16132,77 +16132,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autocalibration itérative de caméras à partir de structures planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Noirfalise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ORASIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Gérardmer, France. pp.157-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16221,1639 +16221,1639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00525632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Robust Template Matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real Time 3D Face tracking from Appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th British Machine Vision Conference (BMVC '02)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP '02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, New-York, United States. pp.581--584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2002.1038090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548254v1</w:t>
+                <w:t xml:space="preserve">inria-00548257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Registration for Image Moisaicing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
+                <w:t xml:space="preserve">Suivi temps réel d'objets 3D basé sur l'apparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th British Machine Vision Conference (BMVC '02)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The British Machine Vision Association, Sep 2002, Cardiff, United Kingdom. pp.617--626</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA '02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Angers, France. pp.67--74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548251v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time tracking using Wavelets Representation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X. Clady</w:t>
+                <w:t xml:space="preserve">Un algorithme de template matching simple et efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for Pattern Recognition, DAGM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Zurich, Unknown Region. pp.523-530</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA '02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Angers, France. pp.59--66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295939v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time tracking using Wavelets Representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Real-time Tracking using Wavelet Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Clady</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Clady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for Pattern Recognition, DAGM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DAGM Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Zurich, Switzerland. pp.523--530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45783-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295893v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de template matching simple et efficace</w:t>
+                <w:t xml:space="preserve">Real Time Robust Template Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA '02)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Angers, France. pp.59--66</w:t>
+              <w:t xml:space="preserve">The 13th British Machine Vision Conference (BMVC '02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Cardiff, United Kingdom. pp.123--132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548255v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time 3D Face tracking from Appearance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Duculty</w:t>
+                <w:t xml:space="preserve">Real-time Registration for Image Moisaicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Noirfalise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP '02)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 13th British Machine Vision Conference (BMVC '02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The British Machine Vision Association, Sep 2002, Cardiff, United Kingdom. pp.617--626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548257v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi temps réel d'objets 3D basé sur l'apparence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Dhome</w:t>
+                <w:t xml:space="preserve">Real-time tracking using Wavelets Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Clady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA '02)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Angers, France. pp.67--74</w:t>
+              <w:t xml:space="preserve">Symposium for Pattern Recognition, DAGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Zurich, Unknown Region. pp.523-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548256v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Tracking using Wavelet Representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Real-time tracking using Wavelets Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Clady</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Clady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAGM Conference on Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium for Pattern Recognition, DAGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Zurich, Unknown Region. pp.523-530</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00548258v1</w:t>
+                <w:t xml:space="preserve">hal-01295893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of 3D Objects from Appearance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple and efficient template matching algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Scandinavian Conference on Image Analysis (SCIA '01)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV '01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Vancouver, Canada. pp.544--549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2001.937673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548282v1</w:t>
+                <w:t xml:space="preserve">inria-00548281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et suivi de véhicule par vision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Collange</w:t>
+                <w:t xml:space="preserve">Tracking of 3D Objects from Appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18° Colloque sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Centre National d'Etudes Spatiales (CNES), Sep 2001, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th Scandinavian Conference on Image Analysis (SCIA '01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Bergen, Norway. pp.515--522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548283v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking with a pan-tilt-zoom camera for an ACC system</w:t>
+                <w:t xml:space="preserve">Détection et suivi de véhicule par vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Clady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Scandinavian Conference on Image Analysis (SCIA '01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Bergen, Norway. pp.561--566</w:t>
+              <w:t xml:space="preserve">18° Colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Centre National d'Etudes Spatiales (CNES), Sep 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548284v1</w:t>
+                <w:t xml:space="preserve">inria-00548283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Tracking of 3D Objects with occultations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking with a pan-tilt-zoom camera for an ACC system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Clady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Dhome</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP '01)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Scandinavian Conference on Image Analysis (SCIA '01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Bergen, Norway. pp.561--566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2001.959041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00548279v1</w:t>
+                <w:t xml:space="preserve">inria-00548284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time 3D Template Matching</w:t>
+                <w:t xml:space="preserve">Real Time Tracking of 3D Objects with occultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision &amp; Pattern Recognition (CVPR '01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Kauai, United States. pp.791--797, </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP '01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Thessaloniki, Greece. pp.413--416, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2001.990559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2001.959041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548278v1</w:t>
+                <w:t xml:space="preserve">inria-00548279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de motifs en temps réel dans des séquences d'images</w:t>
+                <w:t xml:space="preserve">Real Time 3D Template Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontres des Sciences et Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision &amp; Pattern Recognition (CVPR '01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Kauai, United States. pp.791--797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2001.990559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548280v1</w:t>
+                <w:t xml:space="preserve">inria-00548278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Tracking with a pan-tilt-zoom camera : application to car driving assistance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de motifs en temps réel dans des séquences d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics &amp; Automation (ICRA '01)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1ère Rencontres des Sciences et Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Association française des sciences et technologies de l'information (ASTI), Apr 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2001.932848⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00548285v1</w:t>
+                <w:t xml:space="preserve">inria-00548280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and efficient template matching algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Object Tracking with a pan-tilt-zoom camera : application to car driving assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Clady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Dhome</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV '01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Vancouver, Canada. pp.544--549, </w:t>
+              <w:t xml:space="preserve">International Conference on Robotics &amp; Automation (ICRA '01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.1653--1658, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCV.2001.937673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2001.932848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548281v1</w:t>
+                <w:t xml:space="preserve">inria-00548285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of 3D Textured Objects by Mixing View-Based and Model-Based Representations</w:t>
               </w:r>
@@ -19430,51 +19430,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for identifying an object in a video archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sturzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19675,51 +19675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19821,51 +19821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -20044,272 +20044,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Connection between Neuron Coverage and Adversarial Robustness in DNN Classifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalal Fadili</w:t>
+                <w:t xml:space="preserve">SimPINNs: Simulation-Driven Physics-Informed Neural Networks for Enhanced Performance in Nonlinear Inverse Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151746v1</w:t>
+                <w:t xml:space="preserve">hal-04216669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimPINNs: Simulation-Driven Physics-Informed Neural Networks for Enhanced Performance in Nonlinear Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidney Besnard</w:t>
+                <w:t xml:space="preserve">Exploring the Connection between Neuron Coverage and Adversarial Robustness in DNN Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216669v2</w:t>
+                <w:t xml:space="preserve">hal-04151746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Robust Optimization with Application to Robust Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20621,51 +20621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This Person (Probably) Exists. Identity Membership Attacks Against GAN Generated Faces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20834,259 +20834,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Object Detection in the Age of Deep Convolutional Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Ogier Du Terrail</w:t>
+                <w:t xml:space="preserve">Towards a General Model of Knowledge for Facial Analysis by Multi-Source Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869779v2</w:t>
+                <w:t xml:space="preserve">hal-02342091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a General Model of Knowledge for Facial Analysis by Multi-Source Transfer Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+                <w:t xml:space="preserve">Recent Advances in Object Detection in the Age of Deep Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivang Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ogier Du Terrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342091v2</w:t>
+                <w:t xml:space="preserve">hal-01869779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Many Moods of Emotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Kervadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21130,64 +21130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised part learning for visual recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21231,90 +21231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21371,51 +21371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21478,77 +21478,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Non-linear SVM in Input Space for Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GREYC CNRS UMR 6072, Universite de Caen. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21570,51 +21570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Fisher Vectors for Image Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Krapac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21688,51 +21688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6600, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21885,51 +21885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5980, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21964,64 +21964,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project/Team LEAR : Learning and Recognition in Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2006, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -22056,64 +22056,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project/Team LEAR : Learning and Recognition in Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2004, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -22304,51 +22304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;madou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vorobieva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2026.104721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Besnard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steredenn Daumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290701v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Siry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103714" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann En" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2537325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Razakarivony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122605v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132389v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.08.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104221v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.09.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingpeng Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Su" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2014.04.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070660v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winn Voravuthikunchai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-012-0529-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439303v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Larlus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0245-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Cevikalp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Neamtu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Triggs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-008-0313-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ferrari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0270-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2008.04.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fevrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2007.1144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Moosmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nowak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2007.70822" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudarcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duculty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Serot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Derutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(01)00031-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCKGHVXH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2002.1017625" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(98)00126-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWX4X57K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1998.0735" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9QB3NTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(98)00096-X" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFTX2852-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8655(97)00175-X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8BT4P84-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gallice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01530834" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5M2HD854-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brame" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0661(94)90210-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN9ZJPSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alizon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(91)90109-V" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL87SW2Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Addad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78172-8_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10889681" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nasreddine Benaichouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715052v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samuth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181149v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874816v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897423" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26293-7_14" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367948v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190745" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132901v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moukari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068293v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel P&#233;rez-R&#250;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854019v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796440v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bucher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909665v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804551v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849908v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803817v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451408" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879117v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ogier Du Terrail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kozinski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576222v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590608v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528097v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507379v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390001v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Bhattarai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113978v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354994v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301390v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350562v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kulkarni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zepeda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272248v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.29.139" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.29.23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066070v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mignon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070658v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddegh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061588v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980894v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996303v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011234v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2578790" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996305v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.607" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2578743" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943426v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.27.103" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943444v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816144v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2013.90" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943416v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.27.10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806098v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia Cifuentes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sturzel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Brostow" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806082v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722819v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibt Ul Hussain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33786-4_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806104v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806053v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33863-2_41" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714311v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6248093" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806007v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247987" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806196v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808655v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2011.6126257" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612277v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Krapac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2011.6126406" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722820v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808656v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613118v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.47" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moray Allan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5540092" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Jiang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2009.5206568" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439516v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Harzallah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2009.5459257" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548684v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79860-6_1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548665v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robi Polikar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587591" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548663v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duclos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lonnoy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillerm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.777501" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548653v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Jin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sukthankar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587504" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548660v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587453" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548658v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321053v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klaser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548662v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.777518" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2007.4414282" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335027v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548681v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203762v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2007.4298803" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203734v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moosmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203958v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382969" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203920v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.383043" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548676v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagarde" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saidi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813862" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203721v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larlus" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203726v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203752v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11744085_38" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203624v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyuri Dork&#243;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548582v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548597v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Everingham" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zisserman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Williams" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Gool" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11736790_8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548583v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSPETS.2005.1570926" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548508v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Masson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167395v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Falcou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167391v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548507v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijmen Moerland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2005.1521549" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548511v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2005.66" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524413v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noirfalise" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548545v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548540v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1333751" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Laprest&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548543v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167408v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548228v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45103-X_88" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KM3JX7JR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548237v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2003.1212979" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525632v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548254v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548251v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295939v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jurie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhome" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Clady" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295893v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548255v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548257v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2002.1038090" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548256v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548258v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45783-6_3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MXN85417-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548282v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548283v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548284v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548279v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.959041" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548278v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2001.990559" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548280v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548285v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.932848" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548281v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2001.937673" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548300v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allezard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.905614" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548292v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548317v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tomczak" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548312v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouquet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548320v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548316v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548337v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Burlat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548334v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054770" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCTP6BZB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548336v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548333v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63931-4_247" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HTTDM1N7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548353v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548388v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548426v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548427v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548438v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brame" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548454v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548286v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425597v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078646v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braunschweig" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cantat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439523v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375856v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Srivastava" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508518v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bouchareb" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066556v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151746v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216669v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689825v4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808323v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaiel Khalfaoui" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Lecue" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sohier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159588v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivang Agarwal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336940v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Conway" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336954v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488324v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiaroni" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Zillner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bertels" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bezombes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bonhomme" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869779v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342091v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908390v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370253v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370324v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203719v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977304v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613572v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308388v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333121v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096663v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548501v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548531v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;madou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vorobieva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2026.104721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Besnard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steredenn Daumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290701v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Siry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103714" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2537325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann En" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104221v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.09.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Razakarivony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122605v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132389v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.08.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingpeng Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Su" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2014.04.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070660v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winn Voravuthikunchai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-012-0529-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439303v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Larlus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0245-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Cevikalp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Neamtu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Triggs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-008-0313-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ferrari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0270-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2008.04.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fevrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2007.1144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Moosmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nowak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2007.70822" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudarcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duculty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Serot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Derutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2002.1017625" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(01)00031-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCKGHVXH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1998.0735" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9QB3NTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(98)00126-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWX4X57K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(98)00096-X" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFTX2852-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8655(97)00175-X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8BT4P84-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gallice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01530834" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5M2HD854-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brame" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0661(94)90210-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN9ZJPSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alizon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(91)90109-V" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL87SW2Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Addad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78172-8_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10889681" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nasreddine Benaichouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715052v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samuth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219458v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874816v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181149v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897423" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26293-7_14" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367948v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190745" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242792v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moukari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068293v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel P&#233;rez-R&#250;a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132901v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051792v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451408" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879117v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796440v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804551v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849908v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507379v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ogier Du Terrail" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kozinski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576222v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528097v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527906v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713323v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294126v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356757v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390001v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Bhattarai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348827v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301381v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301390v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kulkarni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zepeda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266462v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.29.23" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272248v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.29.139" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113997v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011237v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2578743" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066070v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mignon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddegh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061588v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070657v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996303v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011234v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2578790" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996305v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.607" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943426v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.27.103" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943444v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816144v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2013.90" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943416v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.27.10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806196v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806098v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia Cifuentes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sturzel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Brostow" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806082v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722819v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibt Ul Hussain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33786-4_1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806104v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806053v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806112v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806066v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33863-2_41" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714311v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6248093" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806007v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247987" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612277v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Krapac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2011.6126406" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808655v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2011.6126257" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722820v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808656v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613118v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.47" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moray Allan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5540092" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Jiang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2009.5206568" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439516v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Harzallah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2009.5459257" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203992v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2007.4414282" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335027v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548665v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robi Polikar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587591" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548684v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79860-6_1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548663v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duclos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lonnoy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillerm" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.777501" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548653v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Jin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sukthankar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587504" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548660v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587453" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548658v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321053v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klaser" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548662v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.777518" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548676v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagarde" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saidi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813862" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548681v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203762v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2007.4298803" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203734v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moosmann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203958v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382969" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203920v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.383043" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548583v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203721v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larlus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203726v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203752v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11744085_38" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203624v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyuri Dork&#243;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548582v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548597v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Everingham" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zisserman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Williams" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Gool" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11736790_8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548511v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2005.66" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548506v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSPETS.2005.1570926" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548508v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Masson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167395v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Falcou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167391v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548507v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijmen Moerland" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2005.1521549" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548543v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Laprest&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167408v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524413v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noirfalise" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548545v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548540v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1333751" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352026v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548228v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45103-X_88" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KM3JX7JR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548237v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2003.1212979" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525632v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548257v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2002.1038090" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548256v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548255v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548258v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45783-6_3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MXN85417-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548254v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548251v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295939v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jurie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhome" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Clady" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295893v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548281v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2001.937673" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548282v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548283v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548284v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548279v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.959041" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548278v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2001.990559" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548280v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548285v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.932848" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548300v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allezard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.905614" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548292v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548317v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tomczak" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548312v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouquet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548320v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548316v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548337v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Burlat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548334v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054770" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCTP6BZB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548336v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548333v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63931-4_247" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HTTDM1N7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548353v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548388v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548426v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548427v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548438v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brame" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548454v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548286v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425597v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078646v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braunschweig" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cantat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439523v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375856v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Srivastava" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508518v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bouchareb" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066556v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216669v2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151746v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689825v4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808323v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaiel Khalfaoui" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Lecue" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sohier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159588v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivang Agarwal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336940v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Conway" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336954v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488324v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiaroni" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Zillner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bertels" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bezombes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bonhomme" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342091v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869779v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908390v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370253v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370324v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203719v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977304v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613572v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308388v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333121v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096663v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548501v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548531v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>