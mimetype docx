--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -886,195 +886,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fonctions de réponses aux chocs dans les modèles VAR structurels à changements de régimes markovien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Karamé</w:t>
+                <w:t xml:space="preserve">An algorithm for generalized impulse-response functions in Markov-switching structural VAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Karamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 122 (6), pp.851. </w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (1), pp.230--234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.226.0851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2012.04.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297076v1</w:t>
+                <w:t xml:space="preserve">hal-02877971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for generalized impulse-response functions in Markov-switching structural VAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Karamé</w:t>
+                <w:t xml:space="preserve">Les fonctions de réponses aux chocs dans les modèles VAR structurels à changements de régimes markovien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Karamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122 (6), pp.851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.226.0851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2012.04.089⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02877971v1</w:t>
+                <w:t xml:space="preserve">hal-02297076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulse–response functions in Markov-switching structural vector autoregressions: A step further</w:t>
               </w:r>
@@ -1611,51 +1611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F5153ED"/>
+    <w:nsid w:val="7C35D330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1842,51 +1842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-karame" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5952-0591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11971440X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198880656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357439914" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adjemian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtan Bastani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Juillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Karam&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04154952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Langot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04154959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Thi Thanh Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2018.05.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2015.01.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fondeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karam&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.07.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV4GBDZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.226.0851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2012.04.089" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV4RX1HB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.11.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLM4QG2M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Patureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thepthida Sopraseuth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2007.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12C8FGJZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04219882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prudon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-karame" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5952-0591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11971440X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198880656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357439914" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adjemian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtan Bastani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Juillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Karam&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04154952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Langot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04154959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Thi Thanh Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2018.05.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2015.01.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fondeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karam&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.07.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV4GBDZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2012.04.089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV4RX1HB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.226.0851" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.11.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLM4QG2M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Patureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thepthida Sopraseuth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2007.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12C8FGJZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04219882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prudon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>