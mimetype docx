--- v1 (2026-04-09)
+++ v2 (2026-05-23)
@@ -675,606 +675,630 @@
               <w:t xml:space="preserve">Econometrics and Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.204-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecosta.2018.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetries and Markov-switching structural VAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Karamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53, pp.85-102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2015.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Google data help predict French youth unemployment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Karamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30, pp.117-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.econmod.2012.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for generalized impulse-response functions in Markov-switching structural VAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Karamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117 (1), pp.230--234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.econlet.2012.04.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions de réponses aux chocs dans les modèles VAR structurels à changements de régimes markovien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Karamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 122 (6), pp.851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/redp.226.0851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulse–response functions in Markov-switching structural vector autoregressions: A step further</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Karamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 106 (3), pp.162-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.econlet.2009.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited participation and exchange rate dynamics: Does theory meet the data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Karamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (4), pp.1041-1087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jedc.2007.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00754292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1284,102 +1308,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévisions avec les modèles à volatilité stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Karamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélie Charles; Olivier Darné; Laurent Ferrara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de prévision en finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.157-185, 2020, Corpus Economie, 978-2-7178-7098-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1389,161 +1413,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du Programme national de gestion des risques et d'assistance technique et en particulier de l'assurance récolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Karamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] MARCHÉ DGPE-2017-085, Decid &amp; Risk. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1611,51 +1635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C35D330"/>
+    <w:nsid w:val="347C9623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1842,51 +1866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-karame" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5952-0591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11971440X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198880656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357439914" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adjemian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtan Bastani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Juillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Karam&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04154952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Langot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04154959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Thi Thanh Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2018.05.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2015.01.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fondeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karam&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.07.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV4GBDZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2012.04.089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV4RX1HB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.226.0851" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.11.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLM4QG2M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Patureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thepthida Sopraseuth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2007.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12C8FGJZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04219882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prudon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-karame" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5952-0591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11971440X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198880656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357439914" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adjemian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtan Bastani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Juillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Karam&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04154952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Langot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04154959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Thi Thanh Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2018.05.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQ9SRFX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2015.01.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25T307C1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fondeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karam&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.07.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV4GBDZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2012.04.089" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV4RX1HB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.226.0851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.11.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLM4QG2M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Patureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thepthida Sopraseuth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2007.04.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12C8FGJZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04219882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>