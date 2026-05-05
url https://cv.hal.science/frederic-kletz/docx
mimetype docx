--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -66,4180 +66,4418 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laboratoire numérique : workflow digital en pratique et intégration de l’IA en pathologie de routine, à travers l’exemple de la prostate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène-Florence Kammerer-Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guiheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desdoigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Pathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpat.2026.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La justice organisationnelle passe-t-elle par la justesse de son instrumentation ? L’exemple de la répartition des ressources médicales au sein d’un département hospitalo-universitaire d’anesthésie-réanimation-médecine périopératoire pilotée par un calcul d’effectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ramalho Vale Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (1), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anrea.2024.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Transformation of Hospitals: How to Collaborate with Start-Ups? The Case of Setting up a Telesurveillance Activity as an Organizational Dispositive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gaïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (1), pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/innov.pr2.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating Room Organization and Methodology of Surgical Activity Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 159 (7), pp.826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamasurg.2023.8100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques prudentielles des coordonnateurs en santé face à l’incertitude : proposition de typologie et enjeux professionnels associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (3), pp.111-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et agir : les organisations de santé sous le scalpel de la recherche-intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 161 (2), pp.45-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.161.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Patient as an Actor in His Care Pathway: Insights From the French Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Services Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/11786329231196029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement de la santé à l’ère de l’audit : ce que nous enseigne l’étude de la certification des comptes sur la régulation hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (1), pp.51-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/pmp.40.2023.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration des enjeux de la logique de parcours dans les politiques publiques en santé : une lecture au prisme des régimes de gouvernementalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Volume 10 / N° 3 (3), pp.11-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmp.103.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regroupement des hôpitaux publics : l’action publique en régime d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 10 / N° 1 (1), pp.77-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.101.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regroupement des hôpitaux publics: l’action publique en régime d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (1), pp.77-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coordination: d’une fonction à un métier ? Le cas des coordonnateurs dédiés en santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (3), pp.317-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'une nouvelle figure de coordonnateur d'innovations dans le champ sanitaire : le chef de projet e-parcours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 101 (1), pp.77-99</w:t>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.53-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’IP-DMS, cet obscur objet de trouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finances hospitalières </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Février 2021 (154), pp.6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la dynamique et les enjeux de coordination des parcours de santé: proposition d’un cadre d’analyse à partir des phénomènes de rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 2020/2 (7), pp.17-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise Covid et gestion : l’aide des élèves des Mines à deux hôpitaux franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Ingénieurs des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la dynamique et les enjeux de coordination des parcours de santé : proposition d'un cadre d'analyse à partir des phénomènes de rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020/2 (7), pp.17-35</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux soins et territoires : comment articuler action collective locale et action publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mavs.005.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation avec le patient : un renouvellement par le design organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marcellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La kinésithérapie à l'hôpital, une problématique d'actualité : retour d'expérience d'un SSR ortho-gériatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Li Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kinesither. Rev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La kinésithérapie à l'hôpital, une problématique d'actualité : retour d'expérience d'un SSR ortho-gériatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Li Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation avec le patient : un renouvellement par le design organisationnel,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02388637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire le métier&amp;quot; : Comment le métier de médiateur culturel est modelé par l’organisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire » le métier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Socio-économie du travail 2019 – 1, n° 5 Que font les organisations aux parcours professionnels ?, 2019 – 1 (n° 5), pp.39 à 66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09597-2.p.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French health care funding system for research and innovation in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey Wiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coulonjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinesither. Rev.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01950423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-intervention est un sport de combat,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marcellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01950420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombres et lumières sur la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01950426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une école du dialogue. Former les médecins, transformer le système de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermines - Revue des Ingénieurs des MINES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01950427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le virage vers le (presque) tout ambulatoire est-il crédible ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Médée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Revue hospitalière de France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the management of nurse absenteeism becomes a cause of absenteeism: a study based on a comparison of two health care facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jonm.12262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatisation incrémentale ou de rupture ? Le cas du dossier patient hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisdon Jean Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...197 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté, immoralité, rentabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la prise en charge hospitalière ambulatoire de la mucoviscidose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pougheon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métabolisation d’un incitatif économique : effets attendus et inattendus des nouveaux modes de financement du système hospitalier,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le virage vers le (presque) tout ambulatoire est-il crédible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Médée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">info en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et développement des réseaux de santé. Le cas de la télétransmission en électroencéphalographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Despatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kubis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audience participation in cultural projects: Bringing the organization back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anbérrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Arts Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (1), pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tectonique des pôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.14-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When The Management Of Nurse Absenteeism Becomes A Cause Of Absenteeism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of nursing measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé au travail et travail en santé. Performance des établissements de santé, bien-être et absentéisme des personnels soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp.168-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils de gestion dans les organisations culturelles : de la critique artiste au management de la création.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (54), pp. 191-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes de l’hôpital, crise à l’hôpital. Une étude des liens entre réformes hospitalières et absentéisme des personnels soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (3), pp.541-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout ce que vous avez toujours voulu savoir sur l'énigme de la création sans jamais oser le demander (Book review)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.92-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du statut au métier : l'encadrement y gagne-t-il en reconnaissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128, pp.689-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfap.128.0689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percer le secret des couts. Un regard d'ingénieur sur le fonctionnement des entreprises : Book Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser une politique publique par le biais des métiers : le cas de la politique des publics dans le secteur culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (4), pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution de la carte des formations dans les universités : à la recherche d'une stratégie d'établissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 67, pp.16-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4249,5547 +4487,5547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achieving Meaningful Digital Transformation in Healthcare Organizations: An Empirical Case Study of eConsult Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gaïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM 2025 - Managing with Purpose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Florence (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télésuivi hospitalier et reconfiguration des frontières de l'hôpital : comparaison de plusieurs dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Denis-Rémis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dépassement des frontières dans les organisations de santé : enjeux, défis et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS), Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la science avec et pour la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2025 - Managing with Purpose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">Conférence introductive « les rencontres de la Fondation Croix-Rouge », « Savoir(s) faire-face »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des stratégies de maintien à domicile publiques sur l'efficience du système de santé : une étude comparative entre pays européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrubès Joan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégevand Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bazin Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALASS Giseh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital transformation of hospitals: how to collaborate with start-ups? The case of setting up a medical telemonitoring activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2024 Conference Fostering Innovation to Address Grand Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bath School of Management, UK, Jun 2024, Bath (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audience’s participation is an illusion!” Adopting a ‘public values life cycle’ lens to accompany a large public organisation’s transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Hybrid futures for public governance and management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Tampere (Finlande), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle gestion publique et enjeux de métier dans les organisations culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence introductive « les rencontres de la Fondation Croix-Rouge », « Savoir(s) faire-face »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Questions de Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimenting Experimentation? The Promises and Pitfalls of Experimental Spaces in a Scientific Museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing alternative practices in a classic socially-oriented organization: Political ambidexterity as a path toward the participation of the audience in a scientific museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coordonnateurs en santé face à l’incertitude : proposition de typologie des pratiques prudentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème colloque ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise de l'hôpital et structure des organisations : la crise de l'hôpital peut-elle être résolue par des innovations structurelles et organisationnelles ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The medical profession in French public hospitals seen through the lenses of an entrepreneurial paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la télémédecine au parcours de santé : échanger pour mieux coopérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARAMOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chaire Santé de l’Université de Lorraine : Laboratoire lorrain de recherche en management (CEREFIGE) et IAE Metz, Nov 2023, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des mécanismes de transformation d'une organisation publique bureaucratique au prisme du cycle des valeurs civiques : le cas de projets participatifs dans un musée des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter l'organisation aux évolutions de la place des publics : le cas de projets participatifs dans un musée des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur vingt ans de fabrication du management hospitalier en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">Politiques et Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hôpitaux face au défi d'un cadre de gouvernance personnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t>
+              <w:t xml:space="preserve">10ème colloque ARAMOS - Association de Recherche Appliquée au Management des Organisations de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La divisionnalisation d'une bureaucratie professionnelle : enjeux du pilotage par les résultats à l'hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">11éme colloque AIRMAP (Association Internationale de Recherche en Management Public )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patient acteur de son parcours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque santé KEDGE Business School, IRTS PACA-Corse et Nouvelle Aquitaine : des colloques pour comprendre l'écosystème de la santé par un regard pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA COORDINATION EN SANTE : D'UNE FONCTION A UN METIER ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AOM - Divisions ODC-MC-ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-intervention face aux enjeux de la transformation du secteur de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mille facettes de la performance des organisations culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">, 2021, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...556 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement des hôpitaux au prisme de la crise Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de soins et politiques publiques : vers un nouveau régime de gouvernementalité de la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles professionnalités au service de la territorialisation des politiques publiques sanitaires : l'exemple des chefs de projet e-parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème colloque de l'Association Internationale de Recherche en Management - 26 et 27 octobre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux organisationnels des parcours de santé : analyse à partir des phénomènes de rupture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AOM - Divisions ODC-MC-ISEOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des dynamiques métiers et de leur organisation dans l’accompagnement de l’innovation et de l’intrapreneuriat. Le cas du secteur culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque de l'AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellier (à distance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transforming French health system by local innovation: how to ensure the replicability of an innovative project?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AOM - Divisions ODC-MC-ISEOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">RNI Forum Innovation IX &amp; Summer School “Innovation for Health, Innovation for Life”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA CERTIFICATION DES COMPTES DES HÔPITAUX : LE PARADOXE D’UNE NORMALISATION CONSENSUELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque de l'Association Internationale de Recherche en Management - 26 et 27 octobre 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque et séminaire doctoral international, ISEOR &amp; AOM (division « Management Consulting »)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02176004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The organizational shaping of a creative occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Arts and Cultural Management AIMAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02176009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ETAT ET LA CERTIFICATION DES COMPTES DES HÔPITAUX : LA FIN D'UNE BOÎTE NOIRE ? Contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRMAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture « gouvernancielle » et transformation des organisations de santé : les enseignements du virage ambulatoire hospitalier en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02389791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA CERTIFICATION DES COMPTES DES HÔPITAUX : LE PARADOXE D'UNE NORMALISATION CONSENSUELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COlloque ISEOR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...271 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’objet-frontière : un vecteur d’innovation ? L’émergence de la notion de droits culturels au sein de la Région Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Boisard Le Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque de l'AIRMAP - Un management public innovant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation publique par l’émergence de processus démocratiques : En quoi les attentes des usagers jouent-elles un rôle dans le processus de construction de l’offre publique ? Le cas de l’offre de médiation dans les organismes culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque de l'AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articuler les dynamiques professionnelles et institutionnelles : un nouveau défi des systèmes de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Alves de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e Congrès de l'Association Latine pour l'Analyse des Systèmes de Santé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Latine pour l'Analyse des Systèmes de Santé, Jul 2016, Brasilia, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective Sensemaking: The Cave within the Cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76th Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation des organisations culturelles et des métiers : quelles formes de reconnaissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STP&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing power/meaning relations: A panoptical view of institutional sensemaking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS Colloquium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The process of organizational transformation: lessons from a study on Electronic Health Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moisdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Euram - "Aesthetics, objects and process theory" Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur organisationnelle d'un instrument de gestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...392 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moisdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque international AIRMAP « Le management public entre confiance et défiance »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designs of an organizational response to institutional complexity in healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizen participation in the cultural sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th ENCATC Academy - International Symposium on Cultural Trajectories: Cultural Governance, What’s Next?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective et reconnaissance des métiers au sein du secteur culturel : un problème de management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prospective du management et des formes de gouvernance : Nouveaux enjeux ? Rupture de paradigme ? impacts RH, organisationnels, territoriaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSEC - Cnit, Dec 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expert au prisme de la gestion des ressources humaines. Reconnaître et gérer l’expertise dans une institution culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Arts and Cultural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aix-Marseilles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la télétransmission en électroencéphalographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6° Colloque Santé 2015, La gouvernance auscultée : une entrée conceptuelle pour penser la rénovation du système et des organisations de santé et de l’action sociale,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...271 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mode d’existence de la participation citoyenne dans le secteur culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque international AIRMAP « Les nouveaux territoires du management public »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmanaging the Expected: Mindlessness Mechanisms in Health Care Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux territoires de l’évaluation publique dans le secteur culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIème Symposium International- Montpellier, "Regards croisés sur les transformations de la gestion et des organisations publiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation humaine vs médiation non-humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anbérrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMAC - 13ème Conférence Internationale de Management des Arts et de la Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Aix-en-Provence et Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie, coopération, outils de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée des innovations managériales à l’hôpital : quels outils de gestion pour quels comportements ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESP, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre de santé au cœur des contradictions du management public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIRMAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation practices in the arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anbérrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Perspectives on Participation &amp; Engagement in the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’outil et son double</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">24ème congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthodologie ergonomique à l’hôpital face à des territoires interdits : quelle stratégie d’influence pour la conduite du changement dans l’organisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de la Société d’Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes prises par le « décider ensemble » dans les établissements sanitaires et médico sociaux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPDE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthodologie ergonomique à l’hôpital face à des territoires interdits : quelle stratégie d’influence pour la conduite du changement dans l’organisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation des citoyens à l’orientation stratégique des organisations culturelles et à sa mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Symposium International- Luxembourg, Regards croisés sur les transformations de la gestion et des organisations publiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pilotage stratégique des établissements de santé publics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">», Vème Symposium International- Luxembourg, Regards croisés sur les transformations de la gestion et des organisations publiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement organisationnel et dispositifs d’absorption de l’absentéisme. Une étude à partir de la comparaison de deux établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEOR / AOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9799,737 +10037,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise Covid et agilité du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, 2022, 9782356718723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse des Mines, 2021, Economie et gestion, 9782356716866</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management hospitalier et territoires : les nouveaux défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Olivier Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Despatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses des Mines, 2022, 9782356718723</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Periac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des mines, 2016, Économie et gestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absentéisme des personnels soignants à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, collection Économie et Gestion. 156 p., 2014, 9782356710789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cours de comptabilité générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presse des Mines, 2021, Economie et gestion, 9782356716866</w:t>
+              <w:t xml:space="preserve">Presse des Mines, pp.268, 2007, Les cours, 9782911762840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cours de comptabilité analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses des mines, 2016, Économie et gestion</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse des Mines, pp.76, 2007, Les cours, 9782911762857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Presses des Mines, collection Économie et Gestion. 156 p., 2014, 9782356710789</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cours de comptabilité analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse des Mines, pp.76, 2007, Les cours, 9782911762857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Engel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presse des Mines, pp.76, 2007, Les cours, 9782911762857</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse de l'Ecole des Mines, pp.268, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10539,1634 +10777,1634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination : une fonction complexe dans un univers en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La coordination : une fonction complexe dans un univers en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Actif, pp.91-106, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/actif.colle.2024.01.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 978-2-11-162105-3</w:t>
+              <w:t xml:space="preserve">, pp.681-683, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Une nouvelle étape dans le décloisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise Covid et agilité du système de santé : Témoignages et regards croisés - tome II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-14, 2022, 9782356718723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de santé et crise Covid : vers une nouvelle conception de la performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, Alexandre Mallard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover en temps de crise. Réactions et adaptations face à la crise Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des MINES</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-39, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...125 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.681-683, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, 978-2-11-162105-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.580-583, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodes quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain-Thomas Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.456-459, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rencontre entre régulation et organisation, le cas du système hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisdon Jean Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité du management socio-économique: Théorie et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, 2021, 978-2-37687-470-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cliniques face à la crise – le cas des établissements du groupe Elsan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorka Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise Covid et organisation du système de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782356716866</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La crise Covid : une invitation à repenser l'organisation du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, p. 9-16, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durable ou éphémère ? La transformation du système de santé à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 9-16, 2021</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface du livre &amp;quot;Coordonner le système de santé par le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordonner le système de santé par le numérique. Auteurs : C.Metz et S.Robert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02388657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie territoriale, coopération, outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations managériales hospitalières </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mode d'existence de la participation citoyenne dans le secteur culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes publiques : expériences et enseignement (dir. C. Edey Gamassou et H.-O. Pyun)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mode d’existence de la participation citoyenne dans le secteur culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anbérrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformes publiques : Expériences et Enseignements </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-07974-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective des métiers de la médiation culturelle de la ville de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Métiers de la Ville de Demain </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions MPE/EMS, 2014, collection « Management &amp; Prospective »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion publique des métiers. Le cas du secteur culturel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La GRH publique en questions : une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.141-168, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution de l'offre de formation révèle-t-elle une politique d'établissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Felouzis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations actuelles de l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.187-208, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12176,313 +12414,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736984v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designs of an organizational response to institutional complexity in healthcare: A focus group and statistical study of management control in French hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12492,144 +12730,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation ne se décrète pas, elle s'organise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conservatoire national des arts et métiers; Mines ParisTech. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12776,51 +13014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Comp&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramalho Vale Cavalcante" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Besnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2024.11.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2023.8100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cavalcante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.161.0045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786329231196029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.103.0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03874589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03874543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.101.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Finkel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Giusti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.005.0011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcellin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Li Peng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09597-2.p.0039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Wiernik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Katz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coulonjou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salagnac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisdon Jean Claude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12262" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6B9CFXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486153v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Despatin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kubis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anb&#233;rr&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pougheon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094438v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696994v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.128.0689" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839468v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05380240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ga&#239;da" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrub&#232;s Joan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gevand Val&#233;rie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazin Antoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04590146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anberr&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramalho Vale Cavalcante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384285v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384271v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03826285v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269248v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269244v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935302v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176009v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592507v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Boisard Le Coat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503299v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487518v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dalmasso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Alves de Rezende" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535529v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535558v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535524v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535537v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dossier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110354v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535578v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130789v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535593v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110736v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400692v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529225v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Periac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02546358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Engel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752742v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00697003v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265551v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/actif.colle.2024.01.0091" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03826294v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Germain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660876v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872659v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384838v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384834v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384826v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain-Thomas Patrick" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908784v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Noir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caps" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giacometti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388657v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486146v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114196v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696998v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699856v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736984v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01127785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne-Florence Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guiheux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desdoigts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Despax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2026.01.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Comp&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramalho Vale Cavalcante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Besnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2024.11.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05554172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ga&#239;da" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/innov.pr2.0177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2023.8100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cavalcante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.161.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786329231196029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.103.0011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cazin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.101.0077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03874543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03874589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Finkel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Giusti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pieri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.005.0011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcellin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Li Peng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09597-2.p.0039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Wiernik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Katz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coulonjou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salagnac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12262" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6B9CFXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisdon Jean Claude" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pougheon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Despatin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kubis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258091v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anb&#233;rr&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.128.0689" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696996v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05380240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594561v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrub&#232;s Joan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gevand Val&#233;rie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazin Antoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04590146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anberr&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramalho Vale Cavalcante" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384271v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384285v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03826285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176004v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176009v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Boisard Le Coat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Alves de Rezende" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305315v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dalmasso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572421v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535566v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dossier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110735v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110354v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535578v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535593v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110736v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872641v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Periac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752742v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Engel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02546358v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00697003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/actif.colle.2024.01.0091" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872659v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660876v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03826294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Germain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384826v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain-Thomas Patrick" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543460v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Noir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caps" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giacometti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908784v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543503v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388657v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486146v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696998v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699856v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01127785v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354466v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>