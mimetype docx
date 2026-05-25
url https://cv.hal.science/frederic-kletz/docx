--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -234,4204 +234,4204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital Transformation of Hospitals: How to Collaborate with Start-Ups? The Case of Setting up a Telesurveillance Activity as an Organizational Dispositive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gaïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (1), pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/innov.pr2.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La justice organisationnelle passe-t-elle par la justesse de son instrumentation ? L’exemple de la répartition des ressources médicales au sein d’un département hospitalo-universitaire d’anesthésie-réanimation-médecine périopératoire pilotée par un calcul d’effectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ramalho Vale Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (1), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anrea.2024.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operating Room Organization and Methodology of Surgical Activity Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JAMA Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159 (7), pp.826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2023.8100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques prudentielles des coordonnateurs en santé face à l’incertitude : proposition de typologie et enjeux professionnels associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (3), pp.111-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et agir : les organisations de santé sous le scalpel de la recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 161 (2), pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.161.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Patient as an Actor in His Care Pathway: Insights From the French Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Services Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/11786329231196029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement de la santé à l’ère de l’audit : ce que nous enseigne l’étude de la certification des comptes sur la régulation hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.51-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.40.2023.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration des enjeux de la logique de parcours dans les politiques publiques en santé : une lecture au prisme des régimes de gouvernementalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 10 / N° 3 (3), pp.11-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.103.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coordination: d’une fonction à un métier ? Le cas des coordonnateurs dédiés en santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (3), pp.317-339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regroupement des hôpitaux publics: l’action publique en régime d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (1), pp.77-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regroupement des hôpitaux publics : l’action publique en régime d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 10 / N° 1 (1), pp.77-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.101.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'une nouvelle figure de coordonnateur d'innovations dans le champ sanitaire : le chef de projet e-parcours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.53-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IP-DMS, cet obscur objet de trouble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finances hospitalières </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Février 2021 (154), pp.6-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la dynamique et les enjeux de coordination des parcours de santé: proposition d’un cadre d’analyse à partir des phénomènes de rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/2 (7), pp.17-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise Covid et gestion : l’aide des élèves des Mines à deux hôpitaux franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Ingénieurs des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la dynamique et les enjeux de coordination des parcours de santé : proposition d'un cadre d'analyse à partir des phénomènes de rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux soins et territoires : comment articuler action collective locale et action publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mavs.005.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation avec le patient : un renouvellement par le design organisationnel,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marcellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 76 (1), pp.23-35. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire le métier&amp;quot; : Comment le métier de médiateur culturel est modelé par l’organisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Socio-économie du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La kinésithérapie à l'hôpital, une problématique d'actualité : retour d'expérience d'un SSR ortho-gériatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Li Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (3), pp.111-137</w:t>
+              <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire » le métier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/resg.161.0045⟩</w:t>
+              <w:t xml:space="preserve">Socio-économie du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Socio-économie du travail 2019 – 1, n° 5 Que font les organisations aux parcours professionnels ?, 2019 – 1 (n° 5), pp.39 à 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09597-2.p.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La kinésithérapie à l'hôpital, une problématique d'actualité : retour d'expérience d'un SSR ortho-gériatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Li Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Services Insights</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinesither. Rev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation avec le patient : un renouvellement par le design organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une école du dialogue. Former les médecins, transformer le système de santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intermines - Revue des Ingénieurs des MINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01950427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombres et lumières sur la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01950426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-intervention est un sport de combat,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01950420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French health care funding system for research and innovation in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey Wiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coulonjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01950423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatisation incrémentale ou de rupture ? Le cas du dossier patient hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisdon Jean Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the management of nurse absenteeism becomes a cause of absenteeism: a study based on a comparison of two health care facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jonm.12262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le virage vers le (presque) tout ambulatoire est-il crédible ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Médée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue hospitalière de France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté, immoralité, rentabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance et développement des réseaux de santé. Le cas de la télétransmission en électroencéphalographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Despatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kubis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métabolisation d’un incitatif économique : effets attendus et inattendus des nouveaux modes de financement du système hospitalier,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le virage vers le (presque) tout ambulatoire est-il crédible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Médée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">info en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audience participation in cultural projects: Bringing the organization back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anbérrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), pp.29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la prise en charge hospitalière ambulatoire de la mucoviscidose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pougheon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tectonique des pôles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When The Management Of Nurse Absenteeism Becomes A Cause Of Absenteeism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of nursing measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail et travail en santé. Performance des établissements de santé, bien-être et absentéisme des personnels soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.168-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformes de l’hôpital, crise à l’hôpital. Une étude des liens entre réformes hospitalières et absentéisme des personnels soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 40 (1), pp.51-77. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 29 (3), pp.541-561</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils de gestion dans les organisations culturelles : de la critique artiste au management de la création.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (54), pp. 191-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout ce que vous avez toujours voulu savoir sur l'énigme de la création sans jamais oser le demander (Book review)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.92-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du statut au métier : l'encadrement y gagne-t-il en reconnaissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128, pp.689-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.128.0689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percer le secret des couts. Un regard d'ingénieur sur le fonctionnement des entreprises : Book Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84, pp.56-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser une politique publique par le biais des métiers : le cas de la politique des publics dans le secteur culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3 (3), pp.317-339</w:t>
+              <w:t xml:space="preserve">, 2006, 24 (4), pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...2977 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution de la carte des formations dans les universités : à la recherche d'une stratégie d'établissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4495,2622 +4495,2881 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Télésuivi hospitalier et reconfiguration des frontières de l'hôpital : comparaison de plusieurs dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gaïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Denis-Rémis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dépassement des frontières dans les organisations de santé : enjeux, défis et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS), Nov 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Achieving Meaningful Digital Transformation in Healthcare Organizations: An Empirical Case Study of eConsult Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2025 - Managing with Purpose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des stratégies de maintien à domicile publiques sur l'efficience du système de santé : une étude comparative entre pays européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Denis-Rémis</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barrubès Joan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégevand Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bazin Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dépassement des frontières dans les organisations de santé : enjeux, défis et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS), Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">ALASS Giseh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital transformation of hospitals: how to collaborate with start-ups? The case of setting up a medical telemonitoring activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gaïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM 2024 Conference Fostering Innovation to Address Grand Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bath School of Management, UK, Jun 2024, Bath (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audience’s participation is an illusion!” Adopting a ‘public values life cycle’ lens to accompany a large public organisation’s transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Hybrid futures for public governance and management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Tampere (Finlande), Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la science avec et pour la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence introductive « les rencontres de la Fondation Croix-Rouge », « Savoir(s) faire-face »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The medical profession in French public hospitals seen through the lenses of an entrepreneurial paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bazin Antoine</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALASS Giseh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la télémédecine au parcours de santé : échanger pour mieux coopérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2024 Conference Fostering Innovation to Address Grand Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bath School of Management, UK, Jun 2024, Bath (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chaire Santé de l’Université de Lorraine : Laboratoire lorrain de recherche en management (CEREFIGE) et IAE Metz, Nov 2023, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coordonnateurs en santé face à l’incertitude : proposition de typologie des pratiques prudentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Hybrid futures for public governance and management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Tampere (Finlande), Finland</w:t>
+              <w:t xml:space="preserve">11ème colloque ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise de l'hôpital et structure des organisations : la crise de l'hôpital peut-elle être résolue par des innovations structurelles et organisationnelles ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing alternative practices in a classic socially-oriented organization: Political ambidexterity as a path toward the participation of the audience in a scientific museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265561v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Théo Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimenting Experimentation? The Promises and Pitfalls of Experimental Spaces in a Scientific Museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter l'organisation aux évolutions de la place des publics : le cas de projets participatifs dans un musée des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des mécanismes de transformation d'une organisation publique bureaucratique au prisme du cycle des valeurs civiques : le cas de projets participatifs dans un musée des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur vingt ans de fabrication du management hospitalier en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle gestion publique et enjeux de métier dans les organisations culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Questions de Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La divisionnalisation d'une bureaucratie professionnelle : enjeux du pilotage par les résultats à l'hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">11éme colloque AIRMAP (Association Internationale de Recherche en Management Public )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hôpitaux face au défi d'un cadre de gouvernance personnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384207v1</w:t>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t>
+              <w:t xml:space="preserve">10ème colloque ARAMOS - Association de Recherche Appliquée au Management des Organisations de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mille facettes de la performance des organisations culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">, 2021, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement des hôpitaux au prisme de la crise Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ALASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de soins et politiques publiques : vers un nouveau régime de gouvernementalité de la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, chaire Santé de l’Université de Lorraine : Laboratoire lorrain de recherche en management (CEREFIGE) et IAE Metz, Nov 2023, Metz (France), France</w:t>
+              <w:t xml:space="preserve">10ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-intervention face aux enjeux de la transformation du secteur de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théo Simon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire IMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA COORDINATION EN SANTE : D'UNE FONCTION A UN METIER ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théo Simon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque AOM - Divisions ODC-MC-ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...319 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient acteur de son parcours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque santé KEDGE Business School, IRTS PACA-Corse et Nouvelle Aquitaine : des colloques pour comprendre l'écosystème de la santé par un regard pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">LA COORDINATION EN SANTE : D'UNE FONCTION A UN METIER ?</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des dynamiques métiers et de leur organisation dans l’accompagnement de l’innovation et de l’intrapreneuriat. Le cas du secteur culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier (à distance), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux organisationnels des parcours de santé : analyse à partir des phénomènes de rupture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AOM - Divisions ODC-MC-ISEOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles professionnalités au service de la territorialisation des politiques publiques sanitaires : l'exemple des chefs de projet e-parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème colloque de l'Association Internationale de Recherche en Management - 26 et 27 octobre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ETAT ET LA CERTIFICATION DES COMPTES DES HÔPITAUX : LA FIN D'UNE BOÎTE NOIRE ? Contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque AIRMAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture « gouvernancielle » et transformation des organisations de santé : les enseignements du virage ambulatoire hospitalier en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcours de soins et politiques publiques : vers un nouveau régime de gouvernementalité de la santé ?</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02389791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA CERTIFICATION DES COMPTES DES HÔPITAUX : LE PARADOXE D'UNE NORMALISATION CONSENSUELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">COlloque ISEOR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...293 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming French health system by local innovation: how to ensure the replicability of an innovative project?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7125,562 +7384,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNI Forum Innovation IX &amp; Summer School “Innovation for Health, Innovation for Life”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02388663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA CERTIFICATION DES COMPTES DES HÔPITAUX : LE PARADOXE D’UNE NORMALISATION CONSENSUELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque et séminaire doctoral international, ISEOR &amp; AOM (division « Management Consulting »)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02176004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organizational shaping of a creative occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Arts and Cultural Management AIMAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02176009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...257 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’objet-frontière : un vecteur d’innovation ? L’émergence de la notion de droits culturels au sein de la Région Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Boisard Le Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque de l'AIRMAP - Un management public innovant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7705,64 +7705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation publique par l’émergence de processus démocratiques : En quoi les attentes des usagers jouent-elles un rôle dans le processus de construction de l’offre publique ? Le cas de l’offre de médiation dans les organismes culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque de l'AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7781,584 +7781,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The process of organizational transformation: lessons from a study on Electronic Health Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Euram - "Aesthetics, objects and process theory" Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation des organisations culturelles et des métiers : quelles formes de reconnaissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STP&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing power/meaning relations: A panoptical view of institutional sensemaking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS Colloquium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Articuler les dynamiques professionnelles et institutionnelles : un nouveau défi des systèmes de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Alves de Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Congrès de l'Association Latine pour l'Analyse des Systèmes de Santé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Latine pour l'Analyse des Systèmes de Santé, Jul 2016, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Sensemaking: The Cave within the Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur organisationnelle d'un instrument de gestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moisdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque international AIRMAP « Le management public entre confiance et défiance »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8377,847 +8377,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le développement de la télétransmission en électroencéphalographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6° Colloque Santé 2015, La gouvernance auscultée : une entrée conceptuelle pour penser la rénovation du système et des organisations de santé et de l’action sociale,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective et reconnaissance des métiers au sein du secteur culturel : un problème de management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prospective du management et des formes de gouvernance : Nouveaux enjeux ? Rupture de paradigme ? impacts RH, organisationnels, territoriaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSEC - Cnit, Dec 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expert au prisme de la gestion des ressources humaines. Reconnaître et gérer l’expertise dans une institution culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Arts and Cultural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aix-Marseilles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizen participation in the cultural sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th ENCATC Academy - International Symposium on Cultural Trajectories: Cultural Governance, What’s Next?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unmanaging the Expected: Mindlessness Mechanisms in Health Care Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mode d’existence de la participation citoyenne dans le secteur culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque international AIRMAP « Les nouveaux territoires du management public »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux territoires de l’évaluation publique dans le secteur culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIème Symposium International- Montpellier, "Regards croisés sur les transformations de la gestion et des organisations publiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation humaine vs médiation non-humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anbérrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIMAC - 13ème Conférence Internationale de Management des Arts et de la Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix-en-Provence et Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Designs of an organizational response to institutional complexity in healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...680 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie, coopération, outils de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée des innovations managériales à l’hôpital : quels outils de gestion pour quels comportements ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESP, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9242,64 +9242,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre de santé au cœur des contradictions du management public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9324,90 +9324,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation practices in the arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anbérrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Perspectives on Participation &amp; Engagement in the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9426,575 +9426,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La méthodologie ergonomique à l’hôpital face à des territoires interdits : quelle stratégie d’influence pour la conduite du changement dans l’organisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SELF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation des citoyens à l’orientation stratégique des organisations culturelles et à sa mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vème Symposium International- Luxembourg, Regards croisés sur les transformations de la gestion et des organisations publiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes prises par le « décider ensemble » dans les établissements sanitaires et médico sociaux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPDE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthodologie ergonomique à l’hôpital face à des territoires interdits : quelle stratégie d’influence pour la conduite du changement dans l’organisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de la Société d’Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pilotage stratégique des établissements de santé publics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», Vème Symposium International- Luxembourg, Regards croisés sur les transformations de la gestion et des organisations publiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’outil et son double</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement organisationnel et dispositifs d’absorption de l’absentéisme. Une étude à partir de la comparaison de deux établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...422 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEOR / AOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10051,77 +10051,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise Covid et agilité du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines, 2022, 9782356718723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10165,51 +10165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse des Mines, 2021, Economie et gestion, 9782356716866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10227,90 +10227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management hospitalier et territoires : les nouveaux défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Despatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Periac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10354,90 +10354,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’absentéisme des personnels soignants à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines, collection Économie et Gestion. 156 p., 2014, 9782356710789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -10472,51 +10472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de comptabilité générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse des Mines, pp.268, 2007, Les cours, 9782911762840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10547,51 +10547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de comptabilité analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse des Mines, pp.76, 2007, Les cours, 9782911762857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10622,51 +10622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de comptabilité analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse des Mines, pp.76, 2007, Les cours, 9782911762857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10684,51 +10684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilité générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10804,51 +10804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination : une fonction complexe dans un univers en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10889,445 +10889,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usager</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Méthodes qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.681-683, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, 978-2-11-162105-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384838v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">hal-03826294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Une nouvelle étape dans le décloisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise Covid et agilité du système de santé : Témoignages et regards croisés - tome II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-14, 2022, 9782356718723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de santé et crise Covid : vers une nouvelle conception de la performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, Alexandre Mallard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover en temps de crise. Réactions et adaptations face à la crise Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des MINES</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-39, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses des MINES</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03660876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 978-2-11-162105-3</w:t>
+              <w:t xml:space="preserve">, pp.681-683, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826294v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.580-583, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11365,51 +11365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodes quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain-Thomas Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.456-459, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11428,454 +11428,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Durable ou éphémère ? La transformation du système de santé à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La crise Covid : une invitation à repenser l'organisation du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-16, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la rencontre entre régulation et organisation, le cas du système hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisdon Jean Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité du management socio-économique: Théorie et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EMS, 2021, 978-2-37687-470-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cliniques face à la crise – le cas des établissements du groupe Elsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorka Noir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise Covid et organisation du système de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782356716866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...192 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface du livre &amp;quot;Coordonner le système de santé par le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordonner le système de santé par le numérique. Auteurs : C.Metz et S.Robert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11894,316 +11894,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02388657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du mode d’existence de la participation citoyenne dans le secteur culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anbérrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes publiques : Expériences et Enseignements </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-07974-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mode d'existence de la participation citoyenne dans le secteur culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes publiques : expériences et enseignement (dir. C. Edey Gamassou et H.-O. Pyun)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stratégie territoriale, coopération, outils de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations managériales hospitalières </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective des métiers de la médiation culturelle de la ville de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Métiers de la Ville de Demain </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions MPE/EMS, 2014, collection « Management &amp; Prospective »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12228,51 +12228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion publique des métiers. Le cas du secteur culturel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12310,51 +12310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution de l'offre de formation révèle-t-elle une politique d'établissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12422,191 +12422,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usager</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736984v1</w:t>
+                <w:t xml:space="preserve">hal-03736983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche-intervention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Usager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736983v1</w:t>
+                <w:t xml:space="preserve">hal-03736984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12624,64 +12624,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designs of an organizational response to institutional complexity in healthcare: A focus group and statistical study of management control in French hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12744,90 +12744,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation ne se décrète pas, elle s'organise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conservatoire national des arts et métiers; Mines ParisTech. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13014,51 +13014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne-Florence Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guiheux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desdoigts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Despax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2026.01.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Comp&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramalho Vale Cavalcante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Besnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2024.11.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05554172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ga&#239;da" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/innov.pr2.0177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2023.8100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cavalcante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.161.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786329231196029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.103.0011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cazin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.101.0077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03874543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03874589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Finkel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Giusti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pieri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.005.0011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcellin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Li Peng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09597-2.p.0039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Wiernik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Katz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coulonjou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salagnac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12262" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6B9CFXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisdon Jean Claude" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pougheon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Despatin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kubis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258091v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anb&#233;rr&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.128.0689" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696996v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05380240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594561v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrub&#232;s Joan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gevand Val&#233;rie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazin Antoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04590146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anberr&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramalho Vale Cavalcante" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384271v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384285v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03826285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176004v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176009v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Boisard Le Coat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Alves de Rezende" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305315v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dalmasso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572421v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535566v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dossier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110735v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110354v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535578v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535593v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110736v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872641v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Periac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752742v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Engel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02546358v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00697003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/actif.colle.2024.01.0091" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872659v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660876v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03826294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Germain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384826v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain-Thomas Patrick" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543460v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Noir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caps" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giacometti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908784v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543503v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388657v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486146v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696998v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699856v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01127785v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354466v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne-Florence Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guiheux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desdoigts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Despax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2026.01.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05554172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ga&#239;da" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/innov.pr2.0177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Comp&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramalho Vale Cavalcante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Besnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2024.11.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2023.8100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cavalcante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.161.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786329231196029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.103.0011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03874589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03874543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cazin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.101.0077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Finkel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Giusti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pieri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.005.0011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcellin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388651v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Li Peng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09597-2.p.0039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Wiernik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Katz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coulonjou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salagnac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisdon Jean Claude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12262" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6B9CFXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Despatin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kubis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anb&#233;rr&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pougheon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.128.0689" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696996v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05380240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrub&#232;s Joan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gevand Val&#233;rie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazin Antoine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04590146v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anberr&#233;e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramalho Vale Cavalcante" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384271v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03826285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581431v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543524v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269251v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Boisard Le Coat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535516v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dalmasso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Alves de Rezende" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305315v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535561v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572421v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368497v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535558v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535524v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535537v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535566v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dossier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535578v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110735v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130789v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535587v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110736v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872641v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Periac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752742v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Engel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02546358v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00697003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05265551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/actif.colle.2024.01.0091" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03826294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Germain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872659v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660876v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384826v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain-Thomas Patrick" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543503v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908784v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543460v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543494v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Noir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caps" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giacometti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388657v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486148v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696998v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699856v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736983v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736984v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01127785v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354466v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>