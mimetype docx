--- v0 (2026-03-14)
+++ v1 (2026-04-07)
@@ -1781,278 +1781,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed loop controlled optical tracking module for free-space optical communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endoscopic additive manufacturing through image-guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lamour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hani Al Hajjar</w:t>
+                <w:t xml:space="preserve">M. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muneeb Ullah Khan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Al Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Hong Kong, China. pp.1479-1484, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AIM.2019.8868643⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Hong Kong, China. pp.889-894, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2019.8868505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331173v1</w:t>
+                <w:t xml:space="preserve">hal-04114331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic additive manufacturing through image-guide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Nassif</w:t>
+                <w:t xml:space="preserve">Closed loop controlled optical tracking module for free-space optical communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dupont</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Al Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Al Hajjar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muneeb Ullah Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Hong Kong, China. pp.889-894, </w:t>
+              <w:t xml:space="preserve">, Jul 2019, Hong Kong, China. pp.1479-1484, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2019.8868505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2019.8868643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114331v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a 2D micro-conveyance device based on digital actuators</w:t>
               </w:r>
@@ -2163,51 +2163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and thermal assessment of a micro electromagnetic actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muneeb Ullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,248 +2525,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and miniaturized microscope for three dimensionnal measurements</w:t>
+                <w:t xml:space="preserve">Tri-dimensional optical inspection based on flexible image guide: first step toward 3D industrial endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Prelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France. </w:t>
+              <w:t xml:space="preserve">ESDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82453, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISOT.2012.6403235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800008v1</w:t>
+                <w:t xml:space="preserve">hal-00800021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-dimensional optical inspection based on flexible image guide: first step toward 3D industrial endoscopy</w:t>
+                <w:t xml:space="preserve">Flexible and miniaturized microscope for three dimensionnal measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lamarque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Prelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82453, </w:t>
+              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISOT.2012.6403235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800021v1</w:t>
+                <w:t xml:space="preserve">hal-00800008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D triangulation system based on out-of-axis aperture configuration for micro-scaled objects shape measurement</w:t>
               </w:r>
@@ -3105,51 +3105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFF50CB0"/>
+    <w:nsid w:val="81F1EB09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3336,51 +3336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lamarque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9341-4725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05273568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kotbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiaam El Hakim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lejeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Hajjar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-025-08455-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04745332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Malak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb-Ullah Khan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan13020027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04421861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Elrawashdeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Revel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020448" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-022-00759-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05126158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pouille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leester-Sch&#228;del" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.12.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05126134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.11.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nasr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024.10612725" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Salem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb U Khan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Terrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870253" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjun Kong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2592331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abboud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Abou Chaaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2585572" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Abi Sejaan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr El Hajj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Al Assad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nassif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2541913" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ullah Khan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868643" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nassif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Hajjar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868505" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04315319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Charvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfan Hou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878232" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOT.2012.6403235" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82453" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874796" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lamarque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9341-4725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05273568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kotbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiaam El Hakim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lejeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Hajjar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-025-08455-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04745332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Malak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb-Ullah Khan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan13020027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04421861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Elrawashdeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Revel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020448" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-022-00759-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05126158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pouille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leester-Sch&#228;del" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.12.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05126134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.11.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nasr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024.10612725" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Salem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb U Khan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Terrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870253" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjun Kong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2592331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abboud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Abou Chaaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2585572" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Abi Sejaan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr El Hajj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Al Assad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nassif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2541913" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nassif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Hajjar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868505" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ullah Khan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868643" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04315319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Charvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfan Hou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878232" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82453" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOT.2012.6403235" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874796" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>