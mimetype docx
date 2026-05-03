--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2525,248 +2525,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-dimensional optical inspection based on flexible image guide: first step toward 3D industrial endoscopy</w:t>
+                <w:t xml:space="preserve">Flexible and miniaturized microscope for three dimensionnal measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lamarque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Prelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82453, </w:t>
+              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISOT.2012.6403235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800021v1</w:t>
+                <w:t xml:space="preserve">hal-00800008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and miniaturized microscope for three dimensionnal measurements</w:t>
+                <w:t xml:space="preserve">Tri-dimensional optical inspection based on flexible image guide: first step toward 3D industrial endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Prelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France. </w:t>
+              <w:t xml:space="preserve">ESDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82453, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISOT.2012.6403235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800008v1</w:t>
+                <w:t xml:space="preserve">hal-00800021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D triangulation system based on out-of-axis aperture configuration for micro-scaled objects shape measurement</w:t>
               </w:r>
@@ -3105,51 +3105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81F1EB09"/>
+    <w:nsid w:val="19446A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3336,51 +3336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lamarque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9341-4725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05273568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kotbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiaam El Hakim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lejeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Hajjar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-025-08455-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04745332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Malak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb-Ullah Khan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan13020027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04421861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Elrawashdeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Revel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020448" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-022-00759-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05126158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pouille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leester-Sch&#228;del" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.12.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05126134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.11.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nasr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024.10612725" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Salem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb U Khan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Terrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870253" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjun Kong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2592331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abboud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Abou Chaaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2585572" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Abi Sejaan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr El Hajj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Al Assad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nassif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2541913" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nassif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Hajjar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868505" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ullah Khan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868643" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04315319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Charvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfan Hou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878232" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82453" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOT.2012.6403235" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874796" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lamarque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9341-4725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05273568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kotbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiaam El Hakim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lejeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Hajjar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-025-08455-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04745332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Malak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb-Ullah Khan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan13020027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04421861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Elrawashdeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Revel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020448" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-022-00759-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05126158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pouille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leester-Sch&#228;del" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.12.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05126134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.11.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nasr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024.10612725" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Salem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb U Khan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Terrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870253" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjun Kong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2592331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abboud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Abou Chaaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2585572" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Abi Sejaan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr El Hajj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Al Assad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nassif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2541913" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04114331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nassif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Hajjar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868505" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ullah Khan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868643" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04315319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Charvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfan Hou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878232" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOT.2012.6403235" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82453" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874796" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>