--- v0 (2026-03-17)
+++ v1 (2026-05-12)
@@ -126,1017 +126,1017 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation : la linguistique se prête-t-elle à l’interdisciplinarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/essais.12928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une petite histoire de la notion d’autoteleia (complétude) dans la tradition grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blityri : Studi di storia delle idee sui segni e le lingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Per la storia della linguistica. Saggi in onore di Giorgio Graffi per il suo 70esimo compleanno, VIII (1-2), pp.33-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4454/blityri.v8i1-2.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques observations sur les emplois de ok en français contemporain à partir de textes écrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Variations autour du mot OK, 25, pp.39-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du nom erreur et du verbe se tromper dans la langue française et la fonction heuristique de l'erreur dans la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La particule disjonctive ἤ chez Aristophane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (1), pp.103-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oude en grec ancien, du pareil au même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguarum varietas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.99-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intermittences du ou en français &amp;quot;, Revue de Sémantique et de Pragmatique 24 Sémantique de la coordination p.115-141</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24, pp.115-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24, pp.25-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La corrélation chez les grammairiens grecs : problèmes de métalangage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (1), pp.115-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms des langues chez les grecs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (2), p.15-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi met-on une virgule devant et? Cahiers de Grammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.205--218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le participe à valeur coordinative en grec ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes non finies du verbe -1- Travaux linguistiques du Cerlico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique et interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, 2024, Linguistique et interdisciplinarité, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/essais.12919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620868v1</w:t>
-              </w:r>
-[...876 lines deleted...]
-                <w:t xml:space="preserve">hal-02733419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1604,195 +1604,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les emplois de καί initial en grec ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Greek Linguistics New Approaches, Insights, Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-3-11-055175-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apollonius Dyscole avait-il lu Michèle Biraud?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faure, Richard; Arnaud Zucker; Sylvie Mellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique de la syntaxe Rythmique de la langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-913667-49-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051299v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02051230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prélude l'idée de futur chez les grammairiens grecs</w:t>
               </w:r>
@@ -2292,173 +2292,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Syntax before Syntax: uses of the term of suntaxis in Greek Grammarians before Apollonius Dyscolus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefanos Matthaios, Franco Montanari, Antonios Rengakos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Scholarship and Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.347-359, 2011, Trends in Classics -- Supplementary Volumes 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00982915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présent historique et subjectivité : sur quelques exemples de Polybe et de Thucydide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Lallot et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le présent historique chez Thucydide, Sémantique et fonction narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.195-221, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00982930v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00982915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d'impersonnel en grec ancien ?</w:t>
               </w:r>
@@ -4228,51 +4228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD56852E"/>
+    <w:nsid w:val="A7CFFAAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4459,51 +4459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lambert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4292-0927" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620868v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12919" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620870v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12928" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/blityri.v8i1-2.150" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/15014-Produit-9782913667495.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/489178" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger J. Allan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Markopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albrespit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3524" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bassac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lambert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4292-0927" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12928" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/blityri.v8i1-2.150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/489178" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/15014-Produit-9782913667495.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger J. Allan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Markopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albrespit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3524" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bassac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>