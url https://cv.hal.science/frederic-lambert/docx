--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1114,51 +1114,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2004,169 +2004,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Syntax (suntaxis), Ancient Theories of</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giannakis, Georgios K. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek language and linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Décidément l'indicatif n'a aucun sens du réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du réel à l'irréel -1- (Travaux linguistiques du CerLiCo n°25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.17-33, 2014, 978-2-7535-2777-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00986665v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02733393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentence/Utterance (‘logos'), (Ancient Theories of)</w:t>
               </w:r>
@@ -2438,459 +2438,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00982930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La langue parfaite des images par Umberto Eco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Expérience des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INA Éditions, pp.9-48, 2011, coll. « Les entretiens de MédiaMorphoses »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d'impersonnel en grec ancien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daviet-Taylor, Françoise et Bottineau, Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impersonnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.157-174, 2010, Rivages linguistiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il une place pour la chronologie dans l'interprétation du présent historique? Le cas du grec ancien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douay Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Système et chronologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, p.91-108, 2010, Rivages linguistiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00982614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence et absence de Thucydide chez les grammairiens anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fromentin Valérie, Gotteland Sophie et Payen Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ombres de Thucydide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, pp.209-224, 2010, Rivages linguistiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00982611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de gradation: la dislocation coordinative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henning Nølke et Frédéric Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La syntaxe au cøeur de la grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2005, Rivages linguistiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de coordination corrélative : te...kai en grec ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carvalho, Paulo de and Frédéric Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures parallèles et corrélatives en grec et en latin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Publications de l'Université de Saint-Etienne, pp.18, 2005, Centre Jean Palerne, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation sur les couleurs: bleu, blanc, rouge en grec ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Choi-Jonin, Injoo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de classification en linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2900,801 +2982,801 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apollonius Dyscole et Priscien : transmettre, traduire, interpréter. Éléments d'une histoire problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Lambert et Guillaume Bonnet. Brepols, XIII, pp.324, 2021, Corpus Christianorum Lingua Patrum, 9782503596082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Greek future and its history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger J. Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Markopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Lambert; Rutger J. Allan; Theodore Markopoulos. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 139, pp.327, 2017, Bibliothèque des cahiers de linguistique de Louvain, Yves Duhoux; Guy Jucquois, 978-90-429-3513-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Markopoulos</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 139, pp.327, 2017, Bibliothèque des cahiers de linguistique de Louvain, Yves Duhoux; Guy Jucquois, 978-90-429-3513-6</w:t>
+                <w:t xml:space="preserve">hal-01991326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albrespit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR, pp.7-13, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Préface</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du réel à l'iréel -1- Diversité des langues et représentations métalinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albrespit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">PUR, pp.7-13, 2014</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25 (tome 1), pp.400, 2014, Travaux linguistiques du CerLiCo, 978-2-7535-2777-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémantique de la coordination (numéro 24 de la Revue de Sémantique et de Pragmatique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUO, pp.256, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de Sémantique et de Pragmatique numéro 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bassac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Orléans, pp.256, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes non finies du verbe -2 (volume 20 des Travaux linguistiques du Cerlico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR, pp.257, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes non-finies du verbe. Travaux linguistiques du CERLICO n°20, Tome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albrespit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Albrespit</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 25 (tome 1), pp.400, 2014, Travaux linguistiques du CerLiCo, 978-2-7535-2777-5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.258, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">PUO, pp.256, 2010</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La syntaxe au cøeur de la grammaire,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collection Rivages PUR, pp.332, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires d'Orléans, pp.256, 2010</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures parallèles et corrélatives en grec et en latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne, Centre Jean P, pp.278, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...273 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3704,91 +3786,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et essai de description linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01667824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3798,167 +3880,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines de la syntaxe occidentale : le concept de katalle:lote:s chez Apollonius Dyscole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII Internationales Kolloquium des « Studienkreis ‘Geschichte der Sprachwissenschaft’ » Sprachkonzepte und Sprachkategorien in Geschichte und Gegenwart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Verona, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to do things with the future?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3968,91 +4050,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUNTAXIS : L’ANTIQUITÉ GRECQUE A-T-ELLE INVENTÉ LA SYNTAXE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.358-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02078824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4062,105 +4144,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callipo (M.), Dionisio Trace e la tradizione grammaticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00983449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4228,51 +4310,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7CFFAAA"/>
+    <w:nsid w:val="FAF630BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4459,51 +4541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lambert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4292-0927" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12928" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/blityri.v8i1-2.150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/489178" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/15014-Produit-9782913667495.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger J. Allan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Markopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albrespit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3524" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bassac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lambert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4292-0927" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12928" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/blityri.v8i1-2.150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/489178" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/15014-Produit-9782913667495.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger J. Allan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Markopoulos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albrespit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bassac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>